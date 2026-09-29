--- v1 (2026-08-13)
+++ v2 (2026-09-29)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Manufacturer" sheetId="1" r:id="rId1"/>
     <sheet name="DataForFilters" sheetId="2" r:id="rId2" state="veryHidden"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1002" uniqueCount="1002">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1008" uniqueCount="1008">
   <si>
     <t>Name of suppliers</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>3M</t>
   </si>
   <si>
     <t>The story of 3M began in 1902, when Minnesota Mining and Manufacturing Co. was established as a mining operation. They've come a long way since those early days. Today, they offer a wide variety of innovative products to meet diverse application needs within the electronics and electrical industries. The 3M Electrical Markets Division focuses on maintenance and repair, R&amp;D laboratories, and small OEM segments that are not served through traditional channels.</t>
   </si>
   <si>
     <t>3M Interconnect Solutions</t>
   </si>
   <si>
     <t>3M Display and Electronics supports engineers with solutions that improve performance and reliability across consumer electronics, industrial devices, data centers, semiconductors, automotive, medical equipment, and displays-advancing efficient, innovative technology designs.</t>
   </si>
   <si>
     <t>3M Touch Systems / TES</t>
   </si>
   <si>
     <t>With more than 25 years of touchscreen expertise, the MicroTouch brand stands for product quality and global support from a reliable touchscreen supplier providing high-performing touch screen solutions and represents 3M's commitment to world-class, environmentally responsible manufacturing.</t>
   </si>
   <si>
@@ -129,56 +129,50 @@
   </si>
   <si>
     <t xml:space="preserve">Aeons Technologies specializes in mission-critical IT infrastructure, offering a comprehensive range of server racks, network cabinets, cable management systems, and cooling solutions tailored for data centers, cloud environments, AI, and industrial applications.  With manufacturing roots dating back to 1999, Aeons ships over 1M units globally each year, supported by 1,100 employees and six manufacturing centers worldwide.
 Tailored Solutions for Specialized Markets including:
 Hyperscale Data Centers: Racks designed for extreme density featuring liquid cooling integration, robust airflow management, and load capacity up to 2,300 kg (5,000 lbs)
 Edge &amp; Telecom Deployments: Compact, ruggedized enclosures built for edge computing and 5G deployments—offering durable construction, thermal management, and modular flexibility for challenging environments
 Energy Storage &amp; Utility Infrastructure: Weatherproof, high-voltage-rated enclosures equipped with advanced cable management and modular PDUs—designed for outdoor and industrial utility environments
 Why Aeons Stands Out
 Quality &amp; Certification: Products are ISO 9001, CE, and RoHS compliant, underpinning their safety, reliability, and design excellence
 Innovation at the Core: Energy-efficient, patented designs focused on thermal performance, structural strength, and modular scalability
 Aeons Technologies- Empowering the future with scalable innovation</t>
   </si>
   <si>
     <t>Aero-Electric</t>
   </si>
   <si>
     <t>Aero-Electric Connector, Inc. was founded in 1982 with the mission of becoming a vertically integrated manufacturer of standard, miniature and sub-miniature, general-purpose circular connectors.  Aero-Electric Connector manufactures MIL-DTL-38999 Series I, II &amp; III, MIL-DTL-5015 Rear Release, MIL-DTL-83723 Series III, MIL-DTL-26482 Series 2 and MIL-DLT-26500 families of mil-spec connectors.   The company is tooled and qualified for broad range of insert layouts within the above families. We utilize state-of-the-art double spindle, double turret CNC machines; we plate in house using newest equipment and processes with environmentally friendly results; we mold rubber and plastic components in house; and we assemble in house allowing for flexibility, reduced cost and faster cycle times.</t>
   </si>
   <si>
     <t>AI Next LLC</t>
   </si>
   <si>
     <t>AIM-Cambridge / Cinch Connectivity Solutions</t>
   </si>
   <si>
-    <t>Aishi Capacitor</t>
-[...4 lines deleted...]
-  <si>
     <t>Akro Mils</t>
   </si>
   <si>
     <t>Create a complete material handling system with Akro-Mils plastic, wood, and steel storage and distribution products. Combine our AkroBins®, shelf bins, and cabinets with our bin hanging systems for organized storage. ProCart™ utility carts and hand trucks, platform carts, and mobile skids provide easy material handling</t>
   </si>
   <si>
     <t>Aleph America</t>
   </si>
   <si>
     <t>Allen / Apex</t>
   </si>
   <si>
     <t>Alpha Wire</t>
   </si>
   <si>
     <t>Alpha Wire designs and manufactures high performance wire, cable, and tubing products for a broad range of applications in the electronic and electrical markets. Alpha Wire has the branded products and the expertise that companies have come to rely on in their most critical applications - from the tough, durable Xtra-Guard® High Performance family of cables, to EcoGen™’s environmentally-friendly smaller and lighter alternative to traditional PVC, to Alpha Wire’s FIT® Heat Shrink and wire management products which offer a reliable way to protect, organize, route, repair, and seal terminations while adding mechanical ruggedness. With over 12 product families encompassing more than 50,000 products worldwide, Alpha Wire is dedicated to providing the right wire, cable or FIT product for every application.</t>
   </si>
   <si>
     <t>Alps Electric</t>
   </si>
   <si>
     <t>Alps Electric is a leading global manufacturer of electronic devices, supplying some 40,000 different components to around 2,000 companies that produce automobiles, home appliances, mobile devices and industrial machinery all over the world. Our products may not always be directly visible to their users, but they do play vital roles in many items used by people everyday.</t>
   </si>
   <si>
     <t>Altech</t>
@@ -552,60 +546,50 @@
   <si>
     <t>Since 1995, Cal Test Electronics has been serving the electronic and electrical markets with an extensive line of quality test accessories and a commitment to total customer service. We evolved for the specific purpose of providing customers with products they need to get their tasks completed.</t>
   </si>
   <si>
     <t>Calmark Birtcher</t>
   </si>
   <si>
     <t>For over 50 years, Calmark and Birtcher have been widely recognized and trusted brands for printed circuit board retention, PCB accessories and conduction cooling products. Supporting a wide variety of applications, notably in the defense and security industries, Calmark and Birtcher products range from economical nylon card guides to ruggedized Card-Loks and Wedge Loks, inserters and extractors and even conduction cooled assemblies. Key customer benefits include: 1. Comprehensive product portfolio 2. Precision engineered standard &amp; modified solutions 3. Design consultation and rapid prototyping 4. Program management support and service 5. Design verification, validation &amp; certification support 6. Lot traceability, DFARS specialty metals, first article inspection, RoHS certification, ITAR compliance and NADCAP certified suppliers. Calmark and Birtcher was acquired by Pentair in 2007 and in May, 2014, the Calmark and Birtcher products were rebranded and integrated into its Schroff brand. Schroff, a world leader in electronics packaging design and fabrication since 1962, offers a wide range of innovative and high-quality standard products including 19" cabinets, subracks, cases, backplanes, motherboards, and microcomputer systems. Schroff became part of Pentair Technical Solutions in 1994. Birtcher and Calmark provide state of the art PCB hardware solutions for industries around the world. Their PCB accessories range from nylon card guides, to PCB connectors that are designed to provide board retention, and stiffening and thermal management for high shock applications. Pentair Technical Solutions is a global leader of systems and solutions that safeguard industrial controls, electrical components, communications hardware, electronic devices, and electrical heat management systems. Its premier brands Hoffman, Raychem, Schroff and Tracer provide a comprehensive range of standard, modified and custom engineered solutions for the energy, industrial, infrastructure, commercial, communications, medical, security and defense markets. The Schroff brand offers a broad portfolio of products from basic printed circuit board (PCB) accessories, such as card retainers, conduction cooled frames, front panels and handles to subracks, enclosures, backplanes, power supplies, cabinets and pre-assembled chassis for embedded computing systems.</t>
   </si>
   <si>
     <t>Calrad Electronics</t>
   </si>
   <si>
     <t xml:space="preserve">Calrad Electronics was founded in the 1950s and the growth of electronics, initially in radio but the growth of television and the recording sciences was where Calrad prospered. The company has been family-owned since its inception and Calrad’s roots go deep into the history of the electronics industry.
 Calrad is committed to green efforts, in addition to selling only RoHS approved products, Calrad recycles over 90% of its shipping materials.  All Calrad power supplies are UL approved for customer safety and protection. Calrad recently installed new energy efficient climate control in its offices that uses much less electricity. They also recycle all office equipment and electronics.
 Constantly on the search for new products and customer requests, Calrad stays at the forefront of technology and cutting edge of new products.</t>
   </si>
   <si>
     <t>Campbell / Apex</t>
   </si>
   <si>
     <t>Capcom / Genteq</t>
   </si>
   <si>
     <t>Caplugs</t>
-  </si>
-[...8 lines deleted...]
-Thanks to highly-skilled engineering, sales, and service teams, Carling Technologies and its marine monitoring and control brand, Maretron, are able to provide best-in-class service and support.</t>
   </si>
   <si>
     <t>Carlisle Interconnect Technologies</t>
   </si>
   <si>
     <t>Carlisle Interconnect Technologies is one of the world’s leading designers and manufacturers of high-performance wire and cable, including optical fiber. Since 1940, we have grown our product portfolio to include specialty and filtered connectors, contacts, cable assemblies, complex harnesses, racks, trays and installation kits. In addition to our vast product breadth, we provide our customers a higher level of support by offering engineering and certification services for the commercial aerospace, military and defense electronics, industrial, test &amp; measurement, and medical industries.</t>
   </si>
   <si>
     <t>Carlo Gavazzi</t>
   </si>
   <si>
     <t>Carlo Gavazzi manufactures sensors, solid state relays, monitoring relays, timers, soft starters, contactors, power supplies, and energy meters that provide automation solutions for the global markets of industrial and building automation.  Typical customers are original equipment manufacturers (OEMs) in these industries: Access Controls, Agriculture, Conveyors, Distributed Energy Resources, Energy Storage Systems, EV Charging Stations, Food and Beverage, HVACR, Mobile Equipment, Plastics and Rubber, and Semiconductors. They’re also globally respected for assisting facility managers with their Energy and Building Efficiency initiatives.</t>
   </si>
   <si>
     <t>Carol Cable</t>
   </si>
   <si>
     <t>Carol Brand cables began in 1949. The carol Brand became a part of the General Cable product line in 1992. General Cable has been a force in the industry for more than 165 years. Today the Carol Brand in particular is known for portable cord, cordsets, datacom and electronic products.</t>
   </si>
   <si>
     <t>Celduc</t>
   </si>
   <si>
     <t>With nearly 200 full-time employees in 4 countries on 3 continents, the Groupe celduc® and its subsidiaries celduc® transfo and celduc® relais is a leading player in the global market for industrial automation, magnetic proximity sensors and power transformers. Founded and located in Sorbiers in the department of the Loire, we are recognised in nearly 60 countries with an established network of sales subsidiaries, specialist distributors and experienced representatives. At celduc® relais, we are the experts in solid state relays and magnetic sensors, and every year, we are proud to manufacture more than 1 million relays which are sold worldwide, helping to promote French industrial expertise and “100% made in France” quality.</t>
   </si>
@@ -991,50 +975,62 @@
     <t>EDSYN'S mission is to bring innovative ideas to life through quality engineering and commitment to high performance designs dedicated to suit the needs of our customers.</t>
   </si>
   <si>
     <t>EECO</t>
   </si>
   <si>
     <t xml:space="preserve">EECO® has been a global leader in the design, development and manufacture of products for man-machine interfaces since 1947. EECO serves customers worldwide with manufacturing operations in the USA, Mexico and Asia.
 EECO has developed a wide variety of thumbwheel switches and introduced the STRIPSWITCH® and Micro-DIP® printed circuit-board-mounted coded switches.  EECO is also one of the oldest membrane switch manufacturers, with over 30 years of experience.</t>
   </si>
   <si>
     <t>EI Sensor Technologies</t>
   </si>
   <si>
     <t>EI Sensor offers a full line of temperature sensors including thermistors, resistance temperature detectors (RTDs), thermistor probe assemblies and RTD probe assemblies. Our team, with over 100 years collective experience in the temperature sensing environment, along with our EI Sensor partners worldwide, are committed to providing customers with technical and business solutions that make their job easier. Temperature is critical to many applications, precise monitoring and measurement is key to ensure safe and accurate operation. EI Sensor focuses on innovation, reliability and responsiveness to deliver temperature sensing products for the most complex applications. Our design principles, manufacturing techniques and extensive development and testing deliver the highest quality products with reliable, repeatable results.</t>
   </si>
   <si>
     <t>Electrocube</t>
   </si>
   <si>
     <t>Electrocube owns the Seacor brand of general purpose and precision, high voltage polyester, high pulse polypropylene, X2 suppression, motor start/run and standard/high ripple current electrolytic capacitors. Acquired in 2002, Seacor capacitors offer a broad selection of standard designs and features engineered to meet a wide range of specifications required to handle the demands of electrical power systems.</t>
   </si>
   <si>
     <t>Electronic Devices Inc</t>
   </si>
   <si>
+    <t>Electroswitch Brands</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Product Offering: Rotary Switches, Toggle Switches, Pushbutton Switches, Rocker Switches, Encoders, Indicator Lights.
+Electroswitch Electronic Products was established in 1986 as a unit of Electro Switch Corp, founded in 1946. Electroswitch Electronic Products designs and manufactures high quality switch products for electronic applications. Today, customers can choose from the industry's widest range of standard and custom electromechanical switches. With skilled, experienced design engineers, Electroswitch Electronic Products has the unique ability to offer custom designed switches to precisely fit virtually any customer requirement in hundreds of applications. We are a vertically integrated manufacturer. Electroswitch is committed to continuous improvement, investments in capital equipment and resource planning technology. This has aided in streamlining processes, increasing efficiencies and maximizing the control of quality and costs in producing our products for our customers.
+Electroswitch Electronic Products is committed to supplying its customers with quality, selection, product innovation and outstanding support - all of which are trademarks of Electroswitch.
+Brands in the Electroswitch family include: Oslo Switch and CW Industries</t>
+  </si>
+  <si>
+    <t>Electroswitch Electronic Products</t>
+  </si>
+  <si>
     <t>ELKO EP North America</t>
   </si>
   <si>
     <t>ELKO EP NA is renowned for producing high-quality time relays, integral for precision control in automation. With over 30 years in the industry, their expertise ensures reliable and versatile solutions for residential and commercial use.</t>
   </si>
   <si>
     <t>Elma Electronics</t>
   </si>
   <si>
     <t>EnerSys Energy Products, Inc</t>
   </si>
   <si>
     <t xml:space="preserve">EnerSys and its predecessor companies have been manufacturers of industrial batteries for over 100 years. The current company was formed in late 2000 to acquire from Yuasa Corporation (Japan) its reserve power and motive power battery businesses in North and South America.
 The company markets and sells reserve power batteries and  motive power batteries under a variety of brand names including but not limited to PowerSafe, DataSafe, Hawker, &amp; IRONCLAD.</t>
   </si>
   <si>
     <t>EOS Power</t>
   </si>
   <si>
     <t xml:space="preserve">EOS Power was founded in 1991 in California by a number of power electronics engineers. The company designs, manufactures, markets, sells and supports some of the world's smallest and most efficient AC/DC switching power supplies. (from 25 watts to 550 Watts). EOS Power offers turn-key design engineering, value added manufacturing as well as product support from its facilities in Mumbai, India.
 Now in its 28th year, the EOS brand of power supplies has sold tens of millions of units. EOS had been the power division, through acquisition by Celetronix and then Jabil Circuit when it acquired Celetronix. EOS POWER is now back in private ownership and has become the power partner of choice for many global medical, industrial and quality conscious customers. EOS POWER INDIA Pvt. Ltd., its current iteration, is the largest manufacturer and exporter of branded power supplies in India and also offers complete VAM, ODM and support and repair services in India for its customer partners.
 EOS Power is the leading seller of ultra-miniature, high efficiency power solutions. Their product designs are robust, high quality and flexible to allow modifications and value add engineering to occur with minimum cost applicable to end customers. EOS POWER’s promise to design engineers and the electronics products industry is to produce and support them with high-efficiency, high-density power solutions.</t>
   </si>
   <si>
     <t>Epson America</t>
@@ -1053,50 +1049,53 @@
     <t>Essentra Components (formerly Richco, Micro Plastics, Alliance Plastics, Mesan and others) is a leading global manufacturer of essential engineered components.Essentra's product portfolio includes a broad range of plastic PCB hardware, cable management, fastener and other polymer components for electronics’ applications. Also, a complete selection of general protection products, ranging from silicone masking materials for powder coating applications to plastic caps for virtually any thread protection applications. In addition to locks, hinges and accessories for indoor and outdoor use, all delivering excellent security, controlled access, and productive operation. Tell us what you need and our highly skilled experts, 2,500 available worldwide, will work with you to guarantee that you are bringing superior products to market.Contact your local Master Electronics sales representative today for more information on Essentra Components products.</t>
   </si>
   <si>
     <t>E-Switch</t>
   </si>
   <si>
     <t>Headquartered in Minneapolis, Minnesota, E-Switch has been delivering quality electromechanical switches since 1979. With international offices in Singapore and Hong Kong, E-Switch's global reach — including North America, Europe, Asia and Latin America — is complimented by a broad sales network of regional managers, distributors and local customer service representatives ready to meet your needs. E-Switch's mission is to provide the broadest range of high-quality, competitively priced electromechanical switch products with a focus on exceptional customer service. By offering a wide range of products and series (tactile, anti-vandal, pushbutton, rocker, toggle, slide, DIP, rotary, keylock, snap action, etc.), E-Switch's complete catalog caters to a multitude of industries, including the medical, industrial, audio/visual, wearable, electronic, telecommunication and consumer markets.</t>
   </si>
   <si>
     <t>E-T-A Engineering Technology</t>
   </si>
   <si>
     <t>E-T-A is a leading manufacturer of circuit breakers and is a single-source supplier for most circuit protection technologies, including thermal, thermal-magnetic, magnetic, electronic and high performance. E-T-A's circuit breakers are available in more than 150 models and 350,000 different configurations. Additionally, E-T-A is a leading manufacturer of solid state &amp; power relays, and power distribution systems. With North American headquarters in Chicago, the company serves industrial OEMs and end-users.</t>
   </si>
   <si>
     <t>ETA-USA Power</t>
   </si>
   <si>
     <t>ETA-USA offers a product line with over 4,500 high-quality, switching power supplies from 1.5 W to 8 KW. Our products have been used in a variety of applications in industries such as Telecommunications, Gaming, Networking, Computing, Office Systems, Medical, Process Control, Industrial Equipment, Military, Aerospace, Test and Instrumentation</t>
   </si>
   <si>
     <t>ETRI / Rosenberg / Ecofit</t>
   </si>
   <si>
     <t>Rosenberg USA offers one of worlds largest and best selections of fans — Rosenberg, Ecofit and ETRI brand fans — to U.S. buyers and specifiers. The company's broad product line includes radial fans with backward curved or forward curved motorized impellers, free-running or mounted in a housing, large axial fans, small axial fans, single and double inlet blowers. Applications for Rosenberg USA products can be found in HVAC systems (evaporator and condenser fans), chillers and data center cooling, as well as industrial and portable air conditioning; in air cooling for variable frequency drives (VFD), wind power generators and power converters, solar inverters, uninterruptable power supplies (UPS), transformers, heat sinks, fan coils, telecom racks and other industrial equipment; in air handling units and fan filter units (FFU); and in railway, marine, military and avionics equipment.</t>
+  </si>
+  <si>
+    <t>Evans</t>
   </si>
   <si>
     <t>EVEREADY Battery</t>
   </si>
   <si>
     <t>EVEREADY got its start in the early 1900’s when the American Eveready Company, developer of the flashlight, joined forces with the National Carbon Company, developer of the first D-sized dry cell battery. In 1907, Eveready announced a new battery - the AA size - and introduced several styles of compact vest lights that used this new battery. The innovation continued throughout the years with the development of the AAA battery in 1911, the first 9-volt battery in 1956 and the first alkaline battery in 1957. Since then, families have used EVEREADY batteries to power their toys, clocks and other everyday devices. The EVEREADY name continues to stand for trust and reliability.</t>
   </si>
   <si>
     <t>Excelsys / Advanced Energy</t>
   </si>
   <si>
     <t>In 2017, the Excelsys Holdings Limited team joined Advanced Energy and expanded Advanced Energy’s comprehensive portfolio to include low voltage solutions. The low voltage product line features modular and user-configurable power supplies, including the fanless Coolx series. The products are ideal for medical, life science, industrial, and harsh-environmental applications.</t>
   </si>
   <si>
     <t>Excelta</t>
   </si>
   <si>
     <t xml:space="preserve">Experts in Assembly SolutionsOur expertise is providing assembly solutions for customers involved with precision hand assembly. Excelta manufactures tweezers, pliers, cutters, and other small assembly hand tools.
 We market and sell these small precision tools through a distribution network to the Military Electronic, Consumer Electronic, Medical Device Manufacturing, Electronic Assembly and Repair industries. We also staff technical and mechanical personnel to provide value-added modifications to many of the tools we supply. Through our Special Tools Department we are able to adapt tools to the specific needs of our customers. Our representatives are available to assist you in custom and semi-custom applications in lead-forming and bending, special cutting devices, parts handling, etc.
 Our goal has always been staying one step ahead and being prepared to provide the quality tools needed for the manufacturing methods of tomorrow. Excelta precision hand tools are Precisely Right for todays and tomorrows demanding applications. 
 EXCELTA® is a Woman-Owned Small Business.
 We, the employees of Excelta, proudly pronounce our personal commitment to understand, meet and, when possible, exceed our Customer's Requirements through the continuous improvement of our processes. We are dedicated to delivering defect-free product on-time at the most competitive cost possible
 We began by introducing watchmaker tools to the Aerospace industry in the mid 1950's. Our largest customers were Rockwell, Hughes Aircraft, Texas Instruments and Raytheon. As that industry consolidated and shrank in the mid 1980's we made a successful transition into the consumer electronic markets. Our largest customers became Intel, Agilent, IBM and Hewlett Packard.
 Our product offering has evolved from simple chain nose pliers and a few tweezers to over 1,200 items. We carry an extensive inventory at our facility in Buellton, California and we have always maintained a position of the highest quality and innovative solutions. We service the industry with a nationwide sales force in all major markets. All of our representatives have undergone extensive training and we provide ongoing education programs to help them stay. qualified in providing the latest solutions to assembly needs.</t>
   </si>
@@ -1262,53 +1261,50 @@
     <t>Greenlee is the most respected and trusted source for professional grade tools when it comes to installing wire and cable. From holemaking and bending to test and measurement, you can depend on Greenlee tools to outlast and outperform the competition every time.</t>
   </si>
   <si>
     <t>Guardian Electric / Kelco</t>
   </si>
   <si>
     <t xml:space="preserve">Kelco Industries is proud to offer over a century of continuous improvement as a leader in industrial manufacturing. Kelco offers the highest quality solenoids, control grips, switches, relays, coils, injected- and insert-molded products, PTFE and lathe cut rubber, bellows, expansion joints, and flexible connectors. Kelco is the go-to partner for forward-thinking companies looking for efficient, bottom-line boosting solutions in the following markets:
 Renewable Energy Construction Transportation
 Aerospace Automotive Security
 Industrial and Chemical Processing Water Reclamation Food &amp; Beverage
 Marine HVAC Medical</t>
   </si>
   <si>
     <t>HAKKO</t>
   </si>
   <si>
     <t>For over 50 years Hakko has been producing superior quality soldering and desoldering tools, hot air rework stations, smoke and fume extraction systems, technical training classes, and a wide assortment of accessories and related equipment for the electronics, industrial and hobby industries. When people are asked why they use Hakko equipment, the answers are nearly always the same: “reliability", “best value", and “excellent service."</t>
   </si>
   <si>
     <t>Hammond Manufacturing</t>
   </si>
   <si>
     <t>Hammond Manufacturing manufactures a broad range of enclosure products for the electronic and electrical products industry, including metallic and non-metallic enclosures, racks, small cases, and electronic transformers. Hammond Manufacturing is a global company with customers worldwide. Hammond's 600 plus team members work together to deliver on their promise of quality products and service excellence. High performance manufacturing equipment and continuous improvement management techniques combine to enhance their reputation for quality. Ongoing efforts to differentiate themselves through high levels of service and customer satisfaction are a key corporate focus. These are the cornerstones to Hammond's future success. Hammond is a publicly traded company on the TMX (HMM.A) and is headquartered in Guelph, Ontario, Canada. Hammond has offices around the World, including facilities in Canada, USA, UK and Taiwan. Hammond offers a broad range of standard products, modification services and technical support to electrical and electronic manufacturers, utilities and institutions through a global network of agents and distributors.</t>
   </si>
   <si>
-    <t>Hartland Controls / Littelfuse</t>
-[...1 lines deleted...]
-  <si>
     <t>Harwin</t>
   </si>
   <si>
     <t>Harwin is a world-leading manufacturer of reliable, high-performance interconnect devices that withstand extreme vibration, shock, and temperature in demanding environments. Driven by advanced manufacturing and continuous improvement, they provide global support and an agile response to deliver dependable, innovative interconnect technologies to help engineers connect with confidence.</t>
   </si>
   <si>
     <t>Hasco Relays</t>
   </si>
   <si>
     <t xml:space="preserve">With nearly 40 years of experience Hasco doesn't just do Electromechanical Relays they also offer Reed Switches, Reed Relays, and Magnets.  Hasco stocks 200 styles of products made locally here in the US but fulfilling manufacturing customers needs globally.
 Hasco has approximately 500 different types of relays and electromechanical relays, as well as 24 types of reed relays, that range from milliamps to 80 amps. They include both DC and AC coil voltages and can also switch from one pole to 4 pole.</t>
   </si>
   <si>
     <t>Heinemann Electric Canada</t>
   </si>
   <si>
     <t>HellermannTyton</t>
   </si>
   <si>
     <t xml:space="preserve">HellermannTyton is a leading manufacturer and supplier of quality products for fastening, fixing, installing, connecting, insulating, protecting and identifying electrical cables and network connectivity solutions. We also develop cable management parts for customized needs.
 It is our mission to develop effective solutions for all cable management requirements. In order to live up to this goal, we get to grips with everything (and we mean everything!) that goes on in the world of our customers. And they are our main inspiration when we develop our product ranges.  We operate 18 world-class manufacturing facilities and develop products in 13 countries. More than  7,000 employees work at HellermannTyton in 40 countries and offer you first-class service and advice – wherever you need it.
 Our global brand is trusted by industry professionals around the world. The quality of HellermannTyton products is inspired by your cable management needs.</t>
   </si>
   <si>
     <t>Heyco Products</t>
@@ -1535,66 +1531,89 @@
   <si>
     <t>Ledtronics</t>
   </si>
   <si>
     <t>Since 1983, LEDtronics has been America’s Premium Brand LED Company. They are the pioneers of designing, manufacturing and packaging LED lighting products for hundreds of industries and thousands of customers, including 80 percent of Fortune 500 companies. The company’s vast array of products includes LED indicator bulbs &amp; lamps, indoor LED lighting, and outdoor LED lighting.</t>
   </si>
   <si>
     <t>LEMO</t>
   </si>
   <si>
     <t>For nearly 80 years, LEMO® has led in high-performance custom interconnects. With 90,000+ Swiss-engineered connector configurations and cable assemblies, LEMO supports medical, aerospace, defense, test &amp; measurement, and industrial applications while delivering reliable performance.</t>
   </si>
   <si>
     <t>Leviton</t>
   </si>
   <si>
     <t>Linemaster Switch</t>
   </si>
   <si>
     <t>Linrose Electronics</t>
   </si>
   <si>
     <t>Littelfuse</t>
   </si>
   <si>
+    <t>Littelfuse is a diversified industrial technology manufacturing company shaping solutions for the safe and efficient transfer of electrical energy. Across more than 20 countries, and with approximately 16,000 global associates, we partner with customers to design and deliver innovative, reliable solutions. Serving more than 100,000 end customers, our products are found in various industrial, transportation, and electronics end markets—everywhere, every day. Headquartered in Chicago, Illinois, United States, Littelfuse has been driving innovation and technology and building communities for over 95 years.</t>
+  </si>
+  <si>
+    <t>Littelfuse / C&amp;K</t>
+  </si>
+  <si>
+    <t>C&amp;K Switches is now part of Littelfuse Inc. C&amp;K has been at the forefront of technological evolution in electromechanical switches. C&amp;K’s unmatched design capabilities tailored to customer needs are recognized globally by design engineers who demand high-quality switch performance. Nearly a century later, C&amp;K remains one of the most recognizable and trusted names in the e-mech switch industry.</t>
+  </si>
+  <si>
+    <t>Littelfuse / Carling Technologies</t>
+  </si>
+  <si>
+    <t xml:space="preserve">As a global leader in circuit protection, switching, and power distribution, Carling Technologies, a Littelfuse brand, is dedicated to developing modern, innovative solutions that ensure the communications technology, transportation, and infrastructure we rely on every day is safe, sustainable, and working when it matters most.
+Carling Technologies is one of the world's largest manufacturers of circuit breakers, switches, power distribution units, digital switching systems, and electronic controls with a global presence in on/off-highway vehicle, marine, and datacom/telecom infrastructure markets.
+Founded in 1920 and located in Plainville, Connecticut, with sales offices and ISO9001 and IATF 16949 registered facilities around the world, Carling Technologies has a long history of delivering reliable products and custom solutions.
+In 2021, Carling Technologies was acquired by Littelfuse, an industrial technology manufacturing company with over 100,000 end customers worldwide. The acquisition allowed Carling Technologies to leverage complementary engineering capabilities, application expertise, and product portfolios to provide greater value to its diverse OEM and distributor customer base.
+Thanks to highly-skilled engineering, sales, and service teams, Carling Technologies and its marine monitoring and control brand, Maretron, are able to provide best-in-class service and support.</t>
+  </si>
+  <si>
+    <t>Littelfuse / Hartland Controls</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hartland Controls, a part of Littelfuse, specializes in custom electrical control solutions and engineered assemblies. They are known for their high-volume, ongoing product programs and are located in Rock Falls, Illinois. Their facilities are designed to serve customers nationwide with a focus on outstanding customer service.
+Littelfuse is a diversified industrial technology manufacturing company shaping solutions for the safe and efficient transfer of electrical energy. Across more than 20 countries, and with approximately 16,000 global associates, we partner with customers to design and deliver innovative, reliable solutions. Serving more than 100,000 end customers, our products are found in various industrial, transportation, and electronics end markets—everywhere, every day. Headquartered in Chicago, Illinois, United States, Littelfuse has been driving innovation and technology and building communities for over 95 years.</t>
+  </si>
+  <si>
+    <t>Littelfuse Brands</t>
+  </si>
+  <si>
     <t>Littelfuse Commercial Vehicle Products</t>
   </si>
   <si>
     <t>Littelfuse is a diversified industrial technology manufacturing company empowering a sustainable, connected, and safer world. Across more than 20 countries, and with approximately 18,000 global associates, we partner with customers to design and deliver innovative, reliable solutions. Serving over 100,000 end customers, our products are found in a variety of industrial, transportation, and electronics end markets—everywhere, every day. Headquartered in Chicago, Illinois, United States, Littelfuse was founded in 1927.</t>
   </si>
   <si>
     <t>Littelfuse Industrial Products</t>
   </si>
   <si>
     <t>Littelfuse provides a broad portfolio of protection, control and sensing products. Our offering includes fuses, protection relays, disconnect switches, surge protective devices, temperature sensors. These products safeguard equipment from damage and personnel from injury due to electrical faults, while reducing costs and minimizing downtime.</t>
-  </si>
-[...4 lines deleted...]
-    <t>C&amp;K Switches is now part of Littelfuse Inc. C&amp;K has been at the forefront of technological evolution in electromechanical switches. C&amp;K’s unmatched design capabilities tailored to customer needs are recognized globally by design engineers who demand high-quality switch performance. Nearly a century later, C&amp;K remains one of the most recognizable and trusted names in the e-mech switch industry.</t>
   </si>
   <si>
     <t>LOVATO Electric Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">With over a century of experience, LOVATO Electric has been at the forefront of designing and manufacturing low-voltage electrical devices for industrial applications.
 Founded in 1922 in Bergamo, Italy, LOVATO Electric remains a privately held company, managed by the same entrepreneurial family for four generations.
 From the early days of electrical engineering to today’s advanced integration of electronics, automation, and software, the company has continuously evolved to meet the demands of modern industry. Its extensive product range is fully designed, developed, tested, and manufactured in-house, ensuring the highest quality standards.
 A dedicated team of engineers and researchers drives innovation by leveraging state-of-the-art software tools, while an accredited internal testing laboratory (EN ISO/IEC 17025) performs rigorous validation in compliance with both national and international standards.
 The company’s strong foundation in its domestic market has enabled steady global growth. Today, LOVATO Electric operates 14 international subsidiaries and collaborates with a network of over 90 importers, ensuring the availability of its products in more than 100 countries worldwide.</t>
   </si>
   <si>
     <t>LPS Research</t>
   </si>
   <si>
     <t>LPS customers throughout the world use our products to maintain their equipment’s efficiency and productivity. Because these products are such an integral part of their operation, our customers depend on quick delivery with minimal turnaround time. To ensure their immediate accessibility, LPS products are stocked in multiple locations worldwide. Such broad availability expedites delivery, so LPS customers will never encounter inconvenient and costly delays due to late shipments.</t>
   </si>
   <si>
     <t>Lufkin / APEX</t>
   </si>
   <si>
     <t>Lumberg Automation</t>
   </si>
   <si>
     <t>Get the high-performing power and data transmission you need in the compact size today’s smaller automation equipment demands. The LioN-Power system gives you a one-stop, field-level solution that’s perfect for the latest technologies driven by the Industrial Internet of Things (IIoT).</t>
@@ -2053,50 +2072,53 @@
     <t>Panasonic Electronic Components</t>
   </si>
   <si>
     <t>Panasonic offers high quality, standard and custom relays, connectors, and electromechanical components such as switches, encoders and potentiometers. Panasonic's extensive line includes solutions for the industrial, telecommunications, medical and test &amp; measurement markets, as well as automotive grade relays for the transportation industry including solutions for electric and hybrid vehicles.</t>
   </si>
   <si>
     <t>PanaVise Products</t>
   </si>
   <si>
     <t xml:space="preserve">PanaVise is a major manufacturer of precision vises, circuit board holders, work holding tools and mini arbor presses.
 We also design and manufacture mobile electronics mounts for hands-free kits, GPS units, satellite radio receivers, mobile video screens, two-way radios, and mobile data terminals -- if it's electronic and mobile, we can hold it!</t>
   </si>
   <si>
     <t>Pancon Connectors</t>
   </si>
   <si>
     <t>Pancon is an independent, medium-sized company in business since 1968. Our customers come from various commercial and industrial industries with a strong focus on the automotive industry. We supply customers in North, Central and South America, Europe, and Asia. Thanks to our combined expertise in engineering and in-house production, we support our customers from design concept to full production. Our production facilities are located in Europe and Asia. This enables Pancon to be flexible in adapting to demand and changing customer requirements.</t>
   </si>
   <si>
     <t>Panduit</t>
   </si>
   <si>
     <t>Panduit is a global leader in comprehensive physical infrastructure solutions, including everything necessary to bundle, identify, route, protect and terminate wires/cables. Issues such as convergence, interoperability, scalability and continuity need to be addressed to reduce risk across the manufacturing, facilities and IT physical infrastructure.</t>
   </si>
   <si>
+    <t>Pasternack</t>
+  </si>
+  <si>
     <t>PCTEL</t>
   </si>
   <si>
     <t>PCTEL is a leading global provider of wireless technology, including purpose-built Industrial IoT devices, antenna systems, and test and measurement solutions. Trusted by our customers for over 25 years, we solve complex wireless challenges to help organizations stay connected, transform, and grow.</t>
   </si>
   <si>
     <t>P-Duke Technology, Inc.</t>
   </si>
   <si>
     <t>P-DUKE is a Taiwan based company founded in 1992, that is fully committed to research &amp; development and the production of high-performance power conversion products. P-DUKE offers a broad range of DC/DC converters and AC/DC power supplies, as well as custom power conversion solutions, especially focus on medical, railway and industrial markets, where the highest product quality and compliance to all relative application standards is required.</t>
   </si>
   <si>
     <t>Peatech</t>
   </si>
   <si>
     <t>Peddinghau</t>
   </si>
   <si>
     <t>Pelican Cases</t>
   </si>
   <si>
     <t>PETERELEC</t>
   </si>
   <si>
     <t>Pfannenber</t>
@@ -2659,183 +2681,171 @@
   <si>
     <t>TANE ALARM PRODUCTS founded 1984, is headquartered in New Hyde Park, New York.  We manufacture our quality wireless and wired alarm contacts in our wholly American owned and managed ISO14001 and ISO9001 factory, located in Suzhou, China.  We distribute worldwide from our headquarters warehouse in New York, and from our factory distribution center in China.  We maintain high inventory levels enabling us to fill most orders immediately.  We have electrical engineers and sales support personnel in New York, and a full engineering and design team in China.  We can modify our standard parts to meet your customer’s needs, or assist in bringing custom designs from the drawing board to finished products. Typical Markets: Security Alarm Dealers &amp; Installers, Security Alarm Integrators, Electrical Distributors, Electricians, Building Supply Distributors, Home Builders, Home Repair Contractors, ArchitectsPolice Departments, Physical Security Companies.</t>
   </si>
   <si>
     <t>Taoglas</t>
   </si>
   <si>
     <t>Taoglas is a leading provider of antennas, advanced IoT components, and custom design services that help customers navigate complex RF and wireless systems and bring connectivity solutions to market on time, the first time. Since its foundation in 2004, the global company remains committed to continuous innovation, proactive customer service, and trusted quality that delivers long-term peace of mind to customers and colleagues, creating time and space to work together to advance global connectivity.</t>
   </si>
   <si>
     <t>Tark Thermal Solutions</t>
   </si>
   <si>
     <t>Tark Thermal Solutions' develops thermal management solutions for demanding applications across global medical, industrial, transportation and telecommunications markets. We manufacture one of the most diverse product portfolios in the industry ranging from active thermoelectric components and assemblies to temperature controllers and liquid cooling systems. Our engineers use advanced thermal modeling and management techniques to solve complex heat and temperature control problems. By offering a broad range of design, prototyping and in-house testing capabilities, we partner closely with our customers across the entire product development lifecycle to reduce risk and accelerate their time-to-market. Our global manufacturing and support resources help customers maximize productivity, uptime, performance and product quality. Tark Thermal Solutions is the optimum choice for standard or custom thermal solutions.</t>
   </si>
   <si>
     <t>TDK Lambda High power</t>
   </si>
   <si>
     <t>TDK-Lambda</t>
   </si>
   <si>
     <t>TDK-Lambda Americas Inc. represents the culmination of three well-established North American power manufacturers including Electronic Measurements Inc. (founded in 1945), Lambda Electronics (1948), and Innoveta Technologies (2001) and was acquired by TDK in 2008. We’ve earned the reputation of being a trusted world-class organization through a history of providing reliable and innovative power supplies. Our broad product offering features over 6,000 models, including a range of 1.5W to 100kW AC-DC power supplies, High Voltage power supplies, DC-DC converters, Programmable AC-DC and DC-DC power supplies, Programmable electronic loads and EMC / EMI noise filters. We employ approximately 300 people, with engineering, manufacturing, and sales offices in California, New York, and Texas, including a 100,000 square-foot ISO-9001-certified manufacturing facility in Neptune, New Jersey. TDK-Lambda Americas provides sales support to Canada, the United States, Mexico, Brazil, and South and Central America.</t>
   </si>
   <si>
-    <t>TE Connectivity / ABB Entrelec</t>
-[...1 lines deleted...]
-  <si>
     <t>TE Connectivity / Agastat Asia</t>
   </si>
   <si>
     <t>TE Connectivity / Agastat Brand</t>
   </si>
   <si>
-    <t xml:space="preserve">Agastat - a subsidiary of TE Connectivity consists of a complete line of industrial, heavy duty electro-mechanical and electronic timing, control, and protective relays. Agastat relays are used in all sorts of industries including alternative energy, automotive, building equipment and alternative power vehicle charging. OnlineComponents carries 440 TE Connectivity Agastat products including relays, connectors, electromechanical timer instruments and more.
-[...1 lines deleted...]
-TE Connectivity is a global technology leader whose connectivity and sensor solutions are essential in today’s increasingly connected world. The company collaborates with engineers to transform their concepts into creations – redefining what’s possible using intelligent, efficient and high-performing TE products and solutions proven in harsh environments. The $12 billion company has over 72,000 employees, including over 7,000 engineers, and has customers in nearly 150 countries across a wide range of industries. The company motto is EVERY CONNECTION COUNTS – www.TE.com.</t>
+    <t>Agastat - a subsidiary of TE Connectivity consists of a complete line of industrial, heavy duty electro-mechanical and electronic timing, control, and protective relays. Agastat relays are used in all sorts of industries including alternative energy, automotive, building equipment and alternative power vehicle charging. OnlineComponents carries 440 TE Connectivity Agastat products including relays, connectors, electromechanical timer instruments and more. The Agastat product line includes fourth-generation versions of the original pulse-counting timers to proprietary multi-node, microprocessor-based timers. The reliability, performance, and versatility of TE Connectivity / Agastat timing, control, and protective relays are known throughout the industrial-control and electronic-systems fields. TE Connectivity is a global technology leader whose connectivity and sensor solutions are essential in today’s increasingly connected world. The company collaborates with engineers to transform their concepts into creations – redefining what’s possible using intelligent, efficient and high-performing TE products and solutions proven in harsh environments. The $12 billion company has over 72,000 employees, including over 7,000 engineers, and has customers in nearly 150 countries across a wide range of industries. The company motto is EVERY CONNECTION COUNTS – www.TE.com.</t>
   </si>
   <si>
     <t>TE Connectivity / Alcoswitch Asia</t>
   </si>
   <si>
     <t>TE Connectivity / Alcoswitch Brand</t>
   </si>
   <si>
-    <t xml:space="preserve">TE Connectivity’s Alcoswitch brand offers a comprehensive range of switches and accessories used in lighting, security, aerospace, marine and defense markets and industrial equipment industries. For nearly half a century, Alcoswitch products including DIP switches, slide switches, tactile switches, pushbutton switches, toggle switches, rocker / paddle switches, snap action switches, rotary switches, and keylock switches combined with accessories such as knobs, caps, boot seals and the necessary hardware to complete their product offering, have been used in production lines, robotics, lifts, control panels, cash machines, motion control systems, lighting, building systems, solar, HVAC, and an array of safety-critical applications.
-TE Connectivity Alcoswitch brand switches and knobs are cost-effective, reliable and enhance productivity. Alcoswitch’s high-performance products are designed to withstand extreme shock, vibration, temperature and altitude.</t>
+    <t>TE Connectivity’s Alcoswitch brand offers a comprehensive range of switches and accessories used in lighting, security, aerospace, marine and defense markets and industrial equipment industries. For nearly half a century, Alcoswitch products including DIP switches, slide switches, tactile switches, pushbutton switches, toggle switches, rocker / paddle switches, snap action switches, rotary switches, and keylock switches combined with accessories such as knobs, caps, boot seals and the necessary hardware to complete their product offering, have been used in production lines, robotics, lifts, control panels, cash machines, motion control systems, lighting, building systems, solar, HVAC, and an array of safety-critical applications. TE Connectivity Alcoswitch brand switches and knobs are cost-effective, reliable and enhance productivity. Alcoswitch’s high-performance products are designed to withstand extreme shock, vibration, temperature and altitude.</t>
   </si>
   <si>
     <t>TE Connectivity / AMP Asia</t>
   </si>
   <si>
     <t>TE Connectivity / AMP Brand</t>
   </si>
   <si>
     <t>TE Connectivity AMP brand has been connecting the world for over 78 years. The company began, in 1941, as Aircraft Marine Products making solderless electrical connectors, relays and resistors for aircraft and ships for quick and removable wire connections. After World War 2 the company incorporated in 1956 and renamed as AMP Incorporated before being purchased in 1999 by then Tyco International. The products made as part of the AMP brand include connectors, cables, tooling and components that transmit power, signal and data in the systems, devices and machines that help connect our world’s safety, productivity and sustainability. TE Connectivity AMP brand makes tens of thousands of products including connectors, resistors and relays, as well as, encoders and switches, components, wire and cable and many tools used anywhere signal and/or power need to enter or exit a system. The AMP products come in a wide range of power and signal options.</t>
   </si>
   <si>
     <t>TE Connectivity / AMP+</t>
   </si>
   <si>
     <t>TE Connectivity (NYSE: TEL) is a $12 billion global technology leader. Our connectivity and sensor solutions are essential in today’s increasingly connected world. We collaborate with engineers to transform their concepts into creations – redefining what’s possible using intelligent, efficient and high-performing TE products and solutions proven in harsh environments. Our 72,000 people, including over 7,000 engineers, partner with customers in close to 150 countries across a wide range of industries. We believe EVERY CONNECTION COUNTS – www.TE.com.</t>
   </si>
   <si>
     <t>TE Connectivity / Buchanan Asia</t>
   </si>
   <si>
     <t>TE Connectivity / Buchanan Brand</t>
   </si>
   <si>
-    <t xml:space="preserve">TE Connectivity’s Buchanan brand manufactures terminal block connector systems featuring a variety of wire termination methods including rising cage clamp, wire protector, spring, IDC, and crimp snap that come in a wide array of fixed and pluggable terminal blocks.
-TE Connectivity Buchanan brand also offers PCB connectors and strips, along with terminal block tools and accessories.  OnlineComponents carries over 1,000 of their barrier terminal blocks, as well as DIN Rail terminal blocks and terminal block interface modules.</t>
+    <t>TE Connectivity’s Buchanan brand manufactures terminal block connector systems featuring a variety of wire termination methods including rising cage clamp, wire protector, spring, IDC, and crimp snap that come in a wide array of fixed and pluggable terminal blocks. TE Connectivity Buchanan brand also offers PCB connectors and strips, along with terminal block tools and accessories. OnlineComponents carries over 1,000 of their barrier terminal blocks, as well as DIN Rail terminal blocks and terminal block interface modules.</t>
   </si>
   <si>
     <t>TE Connectivity / CGS Asia</t>
   </si>
   <si>
     <t>TE Connectivity / CGS Brand</t>
   </si>
   <si>
     <t>TE Connectivity / Chip Coolers Brand</t>
   </si>
   <si>
     <t>TE Connectivity / CII Asia</t>
   </si>
   <si>
     <t>TE Connectivity / CII Brand</t>
   </si>
   <si>
     <t>TE Connectivity / Citec Brand</t>
   </si>
   <si>
     <t>TE Connectivity / CoEv Magnetics Brand</t>
   </si>
   <si>
     <t>TE Connectivity / Corcom Brand</t>
   </si>
   <si>
-    <t xml:space="preserve">TE Connectivity Corcom brand manufactures a wide array of power entry modules for numerous industries that meet international emissions standards. Corcom filters are available in a wide range of single and 3-phase designs as well as IEC inlet and power entry modules which can combine several functions to reduce cost, space and labor. Solutions are also available for DC applications and applications requiring extremely high performance with feedthrough filters and capacitors for a wide range of applications.
-[...1 lines deleted...]
-TE Connectivity Corcom power filters are used by HVAC, TV, audio, video, computing and accessories, home appliances, medical equipment, battery charging systems and exercise equipment.</t>
+    <t>TE Connectivity Corcom brand manufactures a wide array of power entry modules for numerous industries that meet international emissions standards. Corcom filters are available in a wide range of single and 3-phase designs as well as IEC inlet and power entry modules which can combine several functions to reduce cost, space and labor. Solutions are also available for DC applications and applications requiring extremely high performance with feedthrough filters and capacitors for a wide range of applications. Corcom power line filters come in a wide variety of termination options and are well suited to applications where pulsed, continuous and/ or intermittent RFI interference is present. TE Connectivity Corcom power filters are used by HVAC, TV, audio, video, computing and accessories, home appliances, medical equipment, battery charging systems and exercise equipment.</t>
   </si>
   <si>
     <t>TE Connectivity / Critchley Brand</t>
   </si>
   <si>
     <t>TE Connectivity / Deutsch</t>
   </si>
   <si>
     <t xml:space="preserve">TE Connectivity Deutsch was founded in 1938 by Alexander Deutsch in California. Deutsch was a pioneer in the industrial connector industry and after it acquired the General Electric connector division, known as Monowatt, in 1954 the company seriously took off. The company’s rise to prominence continued in 1957 when Deutsch invented the first miniature electrical connector with a push-pull configuration coupling system for the Douglas DC-8.
 TE Connectivity Deutsch products include wires, connectors, contacts, accessories, and subsea power cables and are used by aerospace, defense, marine, rail and industrial commercial transportation. The company specialises in extreme environments such as high temperature, pressure (altitude and depth), high vibration and many other different applications like space, Formula 1 cars, railway, defense, civil and military aerospace and battlefield applications.
 Deutsch was acquired by TE Connectivity in 2012.</t>
   </si>
   <si>
     <t>TE Connectivity / Deutsch Asia</t>
   </si>
   <si>
     <t>TE Connectivity / Deutsch Automotive</t>
   </si>
   <si>
     <t>TE Connectivity / DRI Relay</t>
   </si>
   <si>
     <t>TE Connectivity / Elcon Brand</t>
   </si>
   <si>
+    <t>TE Connectivity / Entrelec</t>
+  </si>
+  <si>
     <t>TE Connectivity / ERNI</t>
   </si>
   <si>
     <t xml:space="preserve">TE´s ERNI portfolio offers a wide variety of connectors for many different electronic applications. Analog or digital signals, data, electrical currents and high power can be reliably transmitted via the various connection solutions, such as round connectors, bus plug-in connectors or industrial connectors.
 The products connect I/O modules with central assemblies, plug-in boards with backplanes, terminals, cables with PCBs or PCBs with each other. Thanks to high quality standards and many years of experience in production, the connectors are convincing due to their reliability and performance.</t>
   </si>
   <si>
     <t>TE Connectivity / Hartman Brand</t>
   </si>
   <si>
     <t>TE Connectivity / Holsworthy Asia</t>
   </si>
   <si>
     <t>TE Connectivity / Holsworthy Brand</t>
   </si>
   <si>
-    <t xml:space="preserve">Holsworthy, a British-based company, initially produced film circuitry and was acquired by Meggitt PLC for £3.5 million in cash and stock in 1985. The purchase increased Meggitt's sales by 75 percent.
-[...1 lines deleted...]
-Now part of the TE Connectivity brands, the Holsworthy MRS series is an entirely new chip network utilising nickel chrome sputtering on high purity alumina. This network has been designed for high volume applications and is offered with 4 isolated resistors on a single substrate (12.06 sizes) at 0.1% with convex terminals. A wide value range and available TCR’s make this a most versatile resistor solution.</t>
+    <t>Holsworthy, a British-based company, initially produced film circuitry and was acquired by Meggitt PLC for £3.5 million in cash and stock in 1985. The purchase increased Meggitt's sales by 75 percent. The company expanded its products to include precision resistors as well as hybrid circuits and passive components for many applications in medical equipment and high accuracy instrumentation. Now part of the TE Connectivity brands, the Holsworthy MRS series is an entirely new chip network utilising nickel chrome sputtering on high purity alumina. This network has been designed for high volume applications and is offered with 4 isolated resistors on a single substrate (12.06 sizes) at 0.1% with convex terminals. A wide value range and available TCR’s make this a most versatile resistor solution.</t>
   </si>
   <si>
     <t>TE Connectivity / Kilovac Asia</t>
   </si>
   <si>
     <t>TE Connectivity / Kilovac Brand</t>
   </si>
   <si>
-    <t xml:space="preserve">Foster H. Campbell started High Vacuum Electronics in 1962, changing that name to Kilovac in 1964. Kilovac products have been associated with high voltage switching and have been used in space exploration since those early days. Kilovac pioneered the development of vacuum and pressurized high voltage relays and contactors.
-[...3 lines deleted...]
-The company moved its headquarters to Carpinteria, California in 1968.</t>
+    <t>Foster H. Campbell started High Vacuum Electronics in 1962, changing that name to Kilovac in 1964. Kilovac products have been associated with high voltage switching and have been used in space exploration since those early days. Kilovac pioneered the development of vacuum and pressurized high voltage relays and contactors. The advantage of Kilovac products include their small size and weight for their given power rating. They also have the ability to interrupt DC loads and with their low and stable contact resistance they have high resistance to shock, vibration and temperature extremes. Kilovac relays also have fast operating times and are usable in RF devices. Kilovac offers relays and contactors known for their capabilities of high voltage switching. The Kilovac brand of products are regarded as the leading brand of products in the development of vacuum and pressurized high voltage relays and contactors. KILOVAC relays have been used in space applications for more than 30 years, since its first mission in lunar landing equipment in the 1970s to today where they are used extensively in space satellites and are currently used throughout the International Space Station. The company moved its headquarters to Carpinteria, California in 1968.</t>
   </si>
   <si>
     <t>TE Connectivity / Kissling</t>
   </si>
   <si>
     <t>TE Connectivity / Kissling Asia</t>
   </si>
   <si>
     <t>TE Connectivity / Laird Antennas</t>
   </si>
   <si>
     <t>TE Connectivity / Linx Technologies</t>
   </si>
   <si>
     <t>TE Connectivity / Linx Technologies Asia</t>
   </si>
   <si>
     <t>TE Connectivity / Madison Cable Brand</t>
   </si>
   <si>
     <t>TE Connectivity / Microdot Brand</t>
   </si>
   <si>
     <t>TE Connectivity / Midtex Brand</t>
   </si>
@@ -2851,54 +2861,51 @@
   <si>
     <t>TE Connectivity / OEG Brand</t>
   </si>
   <si>
     <t>TE Connectivity / P&amp;B Asia</t>
   </si>
   <si>
     <t>TE Connectivity / P&amp;B Brand</t>
   </si>
   <si>
     <t>TE Connectivity acquired the Potter and Brumfield product line from Siemens AG in the fall of 1999. Tyco acquired Siemens Electromechanical Components GmbH &amp; Co. KG from Siemens for $1.1 billion. P&amp;B was a unit of Siemens EC, which at the time had sales in excess of $800 million. Siemens' decision to sell off its electronic components business stemmed from a corporate initiative in November 1998 to create a sustainable ongoing improvement in their profitability through divesting its entire electronic-components segment. To Tyco Electronics, Siemens EC offered a broad product line that serves communications, consumer, industrial, and automotive markets. Potter &amp; Brumfield's general-purpose relay operations, which include engineering, manufacturing, and marketing, were integrated into Tyco Electronics, and are run out of Tyco's Winston-Salem, N.C., plant. To TE Connectivity, the integration of the Potter &amp; Brumfield product line was intended to improve manufacturing support and rapid improvement in available products, including medium power relays, power relays and signal relays.</t>
   </si>
   <si>
     <t>TE Connectivity / Polamco</t>
   </si>
   <si>
     <t>TE Connectivity / Products Unlimited Brand</t>
   </si>
   <si>
     <t>TE Connectivity / Raychem Asia</t>
   </si>
   <si>
     <t>TE Connectivity / Raychem Brand</t>
   </si>
   <si>
-    <t xml:space="preserve">TE Connectivity Raychem brand was acquired by Tyco International in 1999. The original name of the company was RayTherm Wire and Cable and changed names as it was being confused with Raytheon. It was founded in 1957 as Raychem Corporation in Menlo Park, California.
-[...2 lines deleted...]
-TE Connectivity Raychem brand manufactures products for major market segments including aerospace and defense, automotive, telecommunications, energy networks, consumer electronics and transportation.</t>
+    <t>TE Connectivity Raychem brand was acquired by Tyco International in 1999. The original name of the company was RayTherm Wire and Cable and changed names as it was being confused with Raytheon. It was founded in 1957 as Raychem Corporation in Menlo Park, California. The company’s founding technology was wire and cable that used radiation cross-linked polymer insulation targeted at military and aerospace applications, and was the first known use of radiation chemistry for commercial products. Raychem also invented heat-shrinkable tubing targeted at electronic applications. In 1980, Raychem Corporation was on the Fortune 500 list for the first time and had expanded distribution to over 30 countries. By the time they were acquired in 1999, they were operating in over 60 countries and company sales exceeded $2 billion. Raychem patented many breakthrough technologies, their inventions include PolySwitch PPTC circuit protection devices, and the touchscreen. TE Connectivity Raychem brand manufactures products for major market segments including aerospace and defense, automotive, telecommunications, energy networks, consumer electronics and transportation.</t>
   </si>
   <si>
     <t>TE Connectivity / SCHAFFNER EMC</t>
   </si>
   <si>
     <t>TE Connectivity / SCHAFFNER EMC is a leader and innovator in the EMC filters and power quality market, offering the broadest product range in the industry. Our combined product portfolio allows us to provide a stronger value proposition to customers and partners through accelerated product innovation, global field engineering capabilities, and a manufacturing footprint that ensures the global supply chain resilience our customers expect from their strategic suppliers.</t>
   </si>
   <si>
     <t>TE Connectivity / SCHAFFNER EMC ASIA</t>
   </si>
   <si>
     <t>TE Connectivity / Schrack Asia</t>
   </si>
   <si>
     <t>TE Connectivity / Schrack Brand</t>
   </si>
   <si>
     <t>TE Connectivity / Sigma Inductors</t>
   </si>
   <si>
     <t>TE Connectivity Brands</t>
   </si>
   <si>
     <t>TE Connectivity Energy</t>
   </si>
@@ -3288,51 +3295,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" fillId="2" applyFill="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B600"/>
+  <dimension ref="A1:B604"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>4</v>
       </c>
@@ -3475,67 +3482,67 @@
       <c r="B20" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>36</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>37</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="B25" s="0" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>43</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>45</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>48</v>
       </c>
@@ -3587,467 +3594,467 @@
       <c r="B34" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>61</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>63</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>66</v>
+        <v>13</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="B38" s="0" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
         <v>68</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
         <v>70</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
         <v>72</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
         <v>74</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>75</v>
+        <v>13</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="B43" s="0" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
         <v>77</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
         <v>79</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
         <v>81</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
         <v>83</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>84</v>
+        <v>13</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="B48" s="0" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
         <v>86</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>87</v>
+        <v>13</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="B50" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
         <v>89</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
         <v>91</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
         <v>93</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>94</v>
+        <v>13</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="B54" s="0" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
         <v>96</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
         <v>98</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
         <v>100</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
         <v>102</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>103</v>
+        <v>13</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="B59" s="0" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
         <v>105</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>106</v>
+        <v>13</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="B61" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="B62" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="B64" s="0" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
         <v>111</v>
       </c>
       <c r="B65" s="0" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
         <v>113</v>
       </c>
       <c r="B66" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
         <v>115</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>116</v>
+        <v>13</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="B68" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="B69" s="0" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
         <v>119</v>
       </c>
       <c r="B70" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
         <v>121</v>
       </c>
       <c r="B71" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
         <v>123</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="B78" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="B79" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="B80" s="0" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
         <v>133</v>
       </c>
       <c r="B81" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
         <v>135</v>
       </c>
       <c r="B82" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
         <v>137</v>
       </c>
       <c r="B83" s="0" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
         <v>139</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>140</v>
+        <v>13</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="B85" s="0" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
         <v>142</v>
       </c>
       <c r="B86" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
         <v>144</v>
       </c>
       <c r="B87" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
         <v>146</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>147</v>
+        <v>13</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="B89" s="0" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
         <v>149</v>
       </c>
       <c r="B90" s="0" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
         <v>151</v>
       </c>
       <c r="B91" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
         <v>153</v>
       </c>
       <c r="B92" s="0" t="s">
         <v>154</v>
       </c>
@@ -4067,251 +4074,251 @@
       <c r="B94" s="0" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
         <v>159</v>
       </c>
       <c r="B95" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
         <v>161</v>
       </c>
       <c r="B96" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
         <v>163</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>164</v>
+        <v>13</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="B98" s="0" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
         <v>166</v>
       </c>
       <c r="B99" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
         <v>168</v>
       </c>
       <c r="B100" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
         <v>170</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>171</v>
+        <v>13</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="B102" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="B103" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="B104" s="0" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
         <v>175</v>
       </c>
       <c r="B105" s="0" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
         <v>177</v>
       </c>
       <c r="B106" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
         <v>179</v>
       </c>
       <c r="B107" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
         <v>181</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>182</v>
+        <v>13</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="B109" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="B110" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="B111" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="B112" s="0" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
         <v>189</v>
       </c>
       <c r="B113" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
         <v>191</v>
       </c>
       <c r="B114" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
         <v>193</v>
       </c>
       <c r="B115" s="0" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
         <v>195</v>
       </c>
       <c r="B116" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
         <v>197</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>198</v>
+        <v>13</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>200</v>
+        <v>13</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>13</v>
+        <v>200</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="B120" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="B121" s="0" t="s">
         <v>203</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="B122" s="0" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
         <v>206</v>
       </c>
       <c r="B123" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
         <v>208</v>
       </c>
       <c r="B124" s="0" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
         <v>210</v>
       </c>
       <c r="B125" s="0" t="s">
         <v>211</v>
       </c>
@@ -4323,99 +4330,99 @@
       <c r="B126" s="0" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
         <v>214</v>
       </c>
       <c r="B127" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
         <v>216</v>
       </c>
       <c r="B128" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
         <v>218</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>219</v>
+        <v>13</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="B130" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="B131" s="0" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
         <v>223</v>
       </c>
       <c r="B132" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
         <v>225</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>226</v>
+        <v>13</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="B134" s="0" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="B135" s="0" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
         <v>230</v>
       </c>
       <c r="B136" s="0" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
         <v>232</v>
       </c>
       <c r="B137" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
         <v>234</v>
       </c>
       <c r="B138" s="0" t="s">
         <v>235</v>
       </c>
@@ -4427,267 +4434,267 @@
       <c r="B139" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
         <v>238</v>
       </c>
       <c r="B140" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
         <v>240</v>
       </c>
       <c r="B141" s="0" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
         <v>242</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>243</v>
+        <v>13</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="B143" s="0" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
+        <v>245</v>
+      </c>
+      <c r="B144" s="0" t="s">
         <v>246</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
         <v>247</v>
       </c>
       <c r="B145" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
         <v>249</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="B147" s="0" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="B148" s="0" t="s">
         <v>253</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
         <v>254</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>255</v>
+        <v>13</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>257</v>
+        <v>13</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>13</v>
+        <v>257</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="B152" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="B153" s="0" t="s">
         <v>260</v>
-      </c>
-[...1 lines deleted...]
-        <v>261</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="B154" s="0" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
         <v>263</v>
       </c>
       <c r="B155" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
         <v>265</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>266</v>
+        <v>13</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>268</v>
+        <v>13</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="B158" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="B159" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>13</v>
+        <v>270</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="B161" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="B162" s="0" t="s">
         <v>273</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="B163" s="0" t="s">
         <v>275</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
         <v>276</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>277</v>
+        <v>13</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="B165" s="0" t="s">
         <v>278</v>
-      </c>
-[...1 lines deleted...]
-        <v>279</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="B166" s="0" t="s">
         <v>280</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
         <v>281</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>282</v>
+        <v>13</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="B168" s="0" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
+        <v>284</v>
+      </c>
+      <c r="B169" s="0" t="s">
         <v>285</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
         <v>286</v>
       </c>
       <c r="B170" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
         <v>288</v>
       </c>
       <c r="B171" s="0" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
         <v>290</v>
       </c>
       <c r="B172" s="0" t="s">
         <v>291</v>
       </c>
@@ -4715,3419 +4722,3451 @@
       <c r="B175" s="0" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
         <v>298</v>
       </c>
       <c r="B176" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
         <v>300</v>
       </c>
       <c r="B177" s="0" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
         <v>302</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>303</v>
+        <v>13</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
+        <v>303</v>
+      </c>
+      <c r="B179" s="0" t="s">
         <v>304</v>
-      </c>
-[...1 lines deleted...]
-        <v>305</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>13</v>
+        <v>304</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
+        <v>306</v>
+      </c>
+      <c r="B181" s="0" t="s">
         <v>307</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="B182" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
+        <v>309</v>
+      </c>
+      <c r="B183" s="0" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>311</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="B184" s="0" t="s">
         <v>312</v>
-      </c>
-[...1 lines deleted...]
-        <v>313</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="B185" s="0" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="B186" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="B187" s="0" t="s">
         <v>317</v>
-      </c>
-[...1 lines deleted...]
-        <v>318</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="B188" s="0" t="s">
         <v>319</v>
-      </c>
-[...1 lines deleted...]
-        <v>320</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
+        <v>320</v>
+      </c>
+      <c r="B189" s="0" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="B190" s="0" t="s">
         <v>323</v>
-      </c>
-[...1 lines deleted...]
-        <v>324</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
+        <v>324</v>
+      </c>
+      <c r="B191" s="0" t="s">
         <v>325</v>
-      </c>
-[...1 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>328</v>
+        <v>13</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>332</v>
+        <v>330</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>334</v>
+        <v>332</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>13</v>
+        <v>334</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="B197" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>338</v>
+        <v>13</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="B202" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>13</v>
+        <v>344</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>348</v>
+        <v>13</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>13</v>
+        <v>352</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="B208" s="0" t="s">
-        <v>355</v>
+        <v>13</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>359</v>
+        <v>357</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>13</v>
+        <v>361</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>364</v>
+        <v>13</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="s">
-        <v>365</v>
+        <v>363</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0" t="s">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="B215" s="0" t="s">
-        <v>368</v>
+        <v>366</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="0" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="B216" s="0" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="0" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>13</v>
+        <v>372</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>375</v>
+        <v>13</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
       <c r="B220" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="B221" s="0" t="s">
-        <v>13</v>
+        <v>377</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="B222" s="0" t="s">
-        <v>380</v>
+        <v>13</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="B223" s="0" t="s">
-        <v>13</v>
+        <v>380</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="B224" s="0" t="s">
-        <v>383</v>
+        <v>13</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="0" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="B225" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="B226" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="B227" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="B228" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="B229" s="0" t="s">
-        <v>13</v>
+        <v>391</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="0" t="s">
+        <v>392</v>
+      </c>
+      <c r="B230" s="0" t="s">
         <v>393</v>
-      </c>
-[...1 lines deleted...]
-        <v>394</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="0" t="s">
+        <v>394</v>
+      </c>
+      <c r="B231" s="0" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="B232" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="0" t="s">
+        <v>397</v>
+      </c>
+      <c r="B233" s="0" t="s">
         <v>398</v>
-      </c>
-[...1 lines deleted...]
-        <v>399</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="B234" s="0" t="s">
         <v>400</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="B235" s="0" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="B236" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="B237" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="0" t="s">
+        <v>405</v>
+      </c>
+      <c r="B238" s="0" t="s">
         <v>406</v>
-      </c>
-[...1 lines deleted...]
-        <v>407</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="B239" s="0" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="B240" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="0" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
       <c r="B241" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="0" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="B242" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="0" t="s">
+        <v>412</v>
+      </c>
+      <c r="B243" s="0" t="s">
         <v>413</v>
-      </c>
-[...1 lines deleted...]
-        <v>414</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="B244" s="0" t="s">
         <v>415</v>
-      </c>
-[...1 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="0" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="B245" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="0" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="B246" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="0" t="s">
+        <v>418</v>
+      </c>
+      <c r="B247" s="0" t="s">
         <v>419</v>
-      </c>
-[...1 lines deleted...]
-        <v>420</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="B248" s="0" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="0" t="s">
+        <v>422</v>
+      </c>
+      <c r="B249" s="0" t="s">
         <v>423</v>
-      </c>
-[...1 lines deleted...]
-        <v>424</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
       <c r="B250" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="0" t="s">
+        <v>425</v>
+      </c>
+      <c r="B251" s="0" t="s">
         <v>426</v>
-      </c>
-[...1 lines deleted...]
-        <v>427</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="B252" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="B253" s="0" t="s">
         <v>429</v>
-      </c>
-[...1 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="B254" s="0" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="B255" s="0" t="s">
         <v>433</v>
-      </c>
-[...1 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="B256" s="0" t="s">
         <v>435</v>
-      </c>
-[...1 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="B257" s="0" t="s">
         <v>437</v>
-      </c>
-[...1 lines deleted...]
-        <v>438</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="0" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="B258" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="B259" s="0" t="s">
         <v>440</v>
-      </c>
-[...1 lines deleted...]
-        <v>441</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="0" t="s">
+        <v>441</v>
+      </c>
+      <c r="B260" s="0" t="s">
         <v>442</v>
-      </c>
-[...1 lines deleted...]
-        <v>443</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="0" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
       <c r="B261" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="0" t="s">
+        <v>444</v>
+      </c>
+      <c r="B262" s="0" t="s">
         <v>445</v>
-      </c>
-[...1 lines deleted...]
-        <v>446</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="0" t="s">
+        <v>446</v>
+      </c>
+      <c r="B263" s="0" t="s">
         <v>447</v>
-      </c>
-[...1 lines deleted...]
-        <v>448</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="0" t="s">
+        <v>448</v>
+      </c>
+      <c r="B264" s="0" t="s">
         <v>449</v>
-      </c>
-[...1 lines deleted...]
-        <v>450</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="0" t="s">
+        <v>450</v>
+      </c>
+      <c r="B265" s="0" t="s">
         <v>451</v>
-      </c>
-[...1 lines deleted...]
-        <v>452</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="0" t="s">
+        <v>452</v>
+      </c>
+      <c r="B266" s="0" t="s">
         <v>453</v>
-      </c>
-[...1 lines deleted...]
-        <v>454</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="B267" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="0" t="s">
+        <v>455</v>
+      </c>
+      <c r="B268" s="0" t="s">
         <v>456</v>
-      </c>
-[...1 lines deleted...]
-        <v>457</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="0" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="B269" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="0" t="s">
+        <v>458</v>
+      </c>
+      <c r="B270" s="0" t="s">
         <v>459</v>
-      </c>
-[...1 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="B271" s="0" t="s">
         <v>461</v>
-      </c>
-[...1 lines deleted...]
-        <v>462</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="B272" s="0" t="s">
         <v>463</v>
-      </c>
-[...1 lines deleted...]
-        <v>464</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="B273" s="0" t="s">
         <v>465</v>
-      </c>
-[...1 lines deleted...]
-        <v>466</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="B274" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="B275" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="B276" s="0" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="0" t="s">
+        <v>470</v>
+      </c>
+      <c r="B277" s="0" t="s">
         <v>471</v>
-      </c>
-[...1 lines deleted...]
-        <v>472</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="0" t="s">
+        <v>472</v>
+      </c>
+      <c r="B278" s="0" t="s">
         <v>473</v>
-      </c>
-[...1 lines deleted...]
-        <v>474</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="0" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="B279" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="0" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="B280" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="0" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="B281" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="0" t="s">
+        <v>477</v>
+      </c>
+      <c r="B282" s="0" t="s">
         <v>478</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="0" t="s">
         <v>479</v>
       </c>
       <c r="B283" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="0" t="s">
         <v>481</v>
       </c>
       <c r="B284" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="0" t="s">
         <v>483</v>
       </c>
       <c r="B285" s="0" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="0" t="s">
         <v>485</v>
       </c>
       <c r="B286" s="0" t="s">
-        <v>486</v>
+        <v>478</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="B287" s="0" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="0" t="s">
+        <v>488</v>
+      </c>
+      <c r="B288" s="0" t="s">
         <v>489</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="0" t="s">
         <v>490</v>
       </c>
       <c r="B289" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="0" t="s">
         <v>492</v>
       </c>
       <c r="B290" s="0" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="0" t="s">
         <v>494</v>
       </c>
       <c r="B291" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="0" t="s">
         <v>495</v>
       </c>
       <c r="B292" s="0" t="s">
-        <v>13</v>
+        <v>496</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="0" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="B293" s="0" t="s">
-        <v>13</v>
+        <v>498</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="B294" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="B295" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="B296" s="0" t="s">
-        <v>500</v>
+        <v>13</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="B297" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="B298" s="0" t="s">
-        <v>503</v>
+        <v>13</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="0" t="s">
         <v>504</v>
       </c>
       <c r="B299" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="0" t="s">
         <v>506</v>
       </c>
       <c r="B300" s="0" t="s">
-        <v>507</v>
+        <v>13</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="B301" s="0" t="s">
         <v>508</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="0" t="s">
         <v>509</v>
       </c>
       <c r="B302" s="0" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="0" t="s">
         <v>511</v>
       </c>
       <c r="B303" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="0" t="s">
         <v>513</v>
       </c>
       <c r="B304" s="0" t="s">
-        <v>514</v>
+        <v>13</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="B305" s="0" t="s">
         <v>515</v>
-      </c>
-[...1 lines deleted...]
-        <v>516</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="0" t="s">
+        <v>516</v>
+      </c>
+      <c r="B306" s="0" t="s">
         <v>517</v>
-      </c>
-[...1 lines deleted...]
-        <v>518</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="0" t="s">
+        <v>518</v>
+      </c>
+      <c r="B307" s="0" t="s">
         <v>519</v>
-      </c>
-[...1 lines deleted...]
-        <v>520</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="0" t="s">
+        <v>520</v>
+      </c>
+      <c r="B308" s="0" t="s">
         <v>521</v>
-      </c>
-[...1 lines deleted...]
-        <v>522</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="0" t="s">
+        <v>522</v>
+      </c>
+      <c r="B309" s="0" t="s">
         <v>523</v>
-      </c>
-[...1 lines deleted...]
-        <v>524</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="0" t="s">
+        <v>524</v>
+      </c>
+      <c r="B310" s="0" t="s">
         <v>525</v>
-      </c>
-[...1 lines deleted...]
-        <v>526</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="B311" s="0" t="s">
         <v>527</v>
-      </c>
-[...1 lines deleted...]
-        <v>528</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="0" t="s">
+        <v>528</v>
+      </c>
+      <c r="B312" s="0" t="s">
         <v>529</v>
-      </c>
-[...1 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="B313" s="0" t="s">
         <v>531</v>
-      </c>
-[...1 lines deleted...]
-        <v>532</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="B314" s="0" t="s">
         <v>533</v>
-      </c>
-[...1 lines deleted...]
-        <v>534</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="0" t="s">
+        <v>534</v>
+      </c>
+      <c r="B315" s="0" t="s">
         <v>535</v>
-      </c>
-[...1 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="B316" s="0" t="s">
         <v>537</v>
-      </c>
-[...1 lines deleted...]
-        <v>538</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="B317" s="0" t="s">
         <v>539</v>
-      </c>
-[...1 lines deleted...]
-        <v>540</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="0" t="s">
+        <v>540</v>
+      </c>
+      <c r="B318" s="0" t="s">
         <v>541</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="0" t="s">
         <v>542</v>
       </c>
       <c r="B319" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="0" t="s">
         <v>544</v>
       </c>
       <c r="B320" s="0" t="s">
-        <v>13</v>
+        <v>545</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="0" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="B321" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="0" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="B322" s="0" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="0" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="B323" s="0" t="s">
-        <v>549</v>
+        <v>13</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="0" t="s">
         <v>550</v>
       </c>
       <c r="B324" s="0" t="s">
-        <v>551</v>
+        <v>13</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="0" t="s">
+        <v>551</v>
+      </c>
+      <c r="B325" s="0" t="s">
         <v>552</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="0" t="s">
         <v>553</v>
       </c>
       <c r="B326" s="0" t="s">
-        <v>13</v>
+        <v>554</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="B327" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="B328" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="B329" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="B330" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="B331" s="0" t="s">
-        <v>561</v>
+        <v>13</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="0" t="s">
         <v>562</v>
       </c>
       <c r="B332" s="0" t="s">
-        <v>563</v>
+        <v>13</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="0" t="s">
+        <v>563</v>
+      </c>
+      <c r="B333" s="0" t="s">
         <v>564</v>
-      </c>
-[...1 lines deleted...]
-        <v>565</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="0" t="s">
+        <v>565</v>
+      </c>
+      <c r="B334" s="0" t="s">
         <v>566</v>
-      </c>
-[...1 lines deleted...]
-        <v>567</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="0" t="s">
+        <v>567</v>
+      </c>
+      <c r="B335" s="0" t="s">
         <v>568</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="0" t="s">
         <v>569</v>
       </c>
       <c r="B336" s="0" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="0" t="s">
         <v>571</v>
       </c>
       <c r="B337" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="0" t="s">
         <v>573</v>
       </c>
       <c r="B338" s="0" t="s">
-        <v>574</v>
+        <v>13</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="B339" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="0" t="s">
+        <v>576</v>
+      </c>
+      <c r="B340" s="0" t="s">
         <v>577</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="0" t="s">
         <v>578</v>
       </c>
       <c r="B341" s="0" t="s">
-        <v>13</v>
+        <v>579</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="0" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="B342" s="0" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B343" s="0" t="s">
-        <v>582</v>
+        <v>13</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="0" t="s">
         <v>583</v>
       </c>
       <c r="B344" s="0" t="s">
-        <v>584</v>
+        <v>13</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="0" t="s">
+        <v>584</v>
+      </c>
+      <c r="B345" s="0" t="s">
         <v>585</v>
-      </c>
-[...1 lines deleted...]
-        <v>586</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="B346" s="0" t="s">
         <v>587</v>
-      </c>
-[...1 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="0" t="s">
+        <v>588</v>
+      </c>
+      <c r="B347" s="0" t="s">
         <v>589</v>
-      </c>
-[...1 lines deleted...]
-        <v>590</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="B348" s="0" t="s">
         <v>591</v>
-      </c>
-[...1 lines deleted...]
-        <v>592</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="B349" s="0" t="s">
         <v>593</v>
-      </c>
-[...1 lines deleted...]
-        <v>594</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="0" t="s">
+        <v>594</v>
+      </c>
+      <c r="B350" s="0" t="s">
         <v>595</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="0" t="s">
         <v>596</v>
       </c>
       <c r="B351" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="0" t="s">
         <v>598</v>
       </c>
       <c r="B352" s="0" t="s">
         <v>599</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="0" t="s">
         <v>600</v>
       </c>
       <c r="B353" s="0" t="s">
-        <v>601</v>
+        <v>13</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="0" t="s">
+        <v>601</v>
+      </c>
+      <c r="B354" s="0" t="s">
         <v>602</v>
-      </c>
-[...1 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="0" t="s">
+        <v>603</v>
+      </c>
+      <c r="B355" s="0" t="s">
         <v>604</v>
-      </c>
-[...1 lines deleted...]
-        <v>605</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="B356" s="0" t="s">
         <v>606</v>
-      </c>
-[...1 lines deleted...]
-        <v>607</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="0" t="s">
+        <v>607</v>
+      </c>
+      <c r="B357" s="0" t="s">
         <v>608</v>
-      </c>
-[...1 lines deleted...]
-        <v>609</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="0" t="s">
+        <v>609</v>
+      </c>
+      <c r="B358" s="0" t="s">
         <v>610</v>
-      </c>
-[...1 lines deleted...]
-        <v>611</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="0" t="s">
+        <v>611</v>
+      </c>
+      <c r="B359" s="0" t="s">
         <v>612</v>
-      </c>
-[...1 lines deleted...]
-        <v>613</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="0" t="s">
+        <v>613</v>
+      </c>
+      <c r="B360" s="0" t="s">
         <v>614</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="B361" s="0" t="s">
         <v>616</v>
-      </c>
-[...1 lines deleted...]
-        <v>617</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="B362" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>619</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="0" t="s">
+        <v>619</v>
+      </c>
+      <c r="B363" s="0" t="s">
         <v>620</v>
-      </c>
-[...1 lines deleted...]
-        <v>621</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="0" t="s">
+        <v>621</v>
+      </c>
+      <c r="B364" s="0" t="s">
         <v>622</v>
-      </c>
-[...1 lines deleted...]
-        <v>623</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="0" t="s">
+        <v>623</v>
+      </c>
+      <c r="B365" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="B366" s="0" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="0" t="s">
+        <v>627</v>
+      </c>
+      <c r="B367" s="0" t="s">
         <v>628</v>
-      </c>
-[...1 lines deleted...]
-        <v>629</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="0" t="s">
+        <v>629</v>
+      </c>
+      <c r="B368" s="0" t="s">
         <v>630</v>
-      </c>
-[...1 lines deleted...]
-        <v>631</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="0" t="s">
+        <v>631</v>
+      </c>
+      <c r="B369" s="0" t="s">
         <v>632</v>
-      </c>
-[...1 lines deleted...]
-        <v>633</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="0" t="s">
+        <v>633</v>
+      </c>
+      <c r="B370" s="0" t="s">
         <v>634</v>
-      </c>
-[...1 lines deleted...]
-        <v>635</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="B371" s="0" t="s">
         <v>636</v>
-      </c>
-[...1 lines deleted...]
-        <v>637</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="B372" s="0" t="s">
         <v>638</v>
-      </c>
-[...1 lines deleted...]
-        <v>639</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="B373" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="0" t="s">
+        <v>641</v>
+      </c>
+      <c r="B374" s="0" t="s">
         <v>642</v>
-      </c>
-[...1 lines deleted...]
-        <v>643</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="0" t="s">
+        <v>643</v>
+      </c>
+      <c r="B375" s="0" t="s">
         <v>644</v>
-      </c>
-[...1 lines deleted...]
-        <v>645</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="0" t="s">
+        <v>645</v>
+      </c>
+      <c r="B376" s="0" t="s">
         <v>646</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="0" t="s">
         <v>647</v>
       </c>
       <c r="B377" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="0" t="s">
         <v>648</v>
       </c>
       <c r="B378" s="0" t="s">
-        <v>13</v>
+        <v>649</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="0" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="B379" s="0" t="s">
-        <v>13</v>
+        <v>651</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="0" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="B380" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="0" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="B381" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="0" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="B382" s="0" t="s">
-        <v>653</v>
+        <v>13</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="0" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="B383" s="0" t="s">
-        <v>655</v>
+        <v>13</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="0" t="s">
         <v>656</v>
       </c>
       <c r="B384" s="0" t="s">
-        <v>657</v>
+        <v>13</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="0" t="s">
-        <v>658</v>
+        <v>657</v>
       </c>
       <c r="B385" s="0" t="s">
-        <v>659</v>
+        <v>13</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="0" t="s">
-        <v>660</v>
+        <v>658</v>
       </c>
       <c r="B386" s="0" t="s">
-        <v>661</v>
+        <v>659</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="0" t="s">
-        <v>662</v>
+        <v>660</v>
       </c>
       <c r="B387" s="0" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="0" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="B388" s="0" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="B389" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="0" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
       <c r="B390" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="B391" s="0" t="s">
-        <v>13</v>
+        <v>669</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="B392" s="0" t="s">
         <v>671</v>
-      </c>
-[...1 lines deleted...]
-        <v>672</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="B393" s="0" t="s">
         <v>673</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" s="0" t="s">
         <v>674</v>
       </c>
       <c r="B394" s="0" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="0" t="s">
         <v>676</v>
       </c>
       <c r="B395" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="0" t="s">
         <v>677</v>
       </c>
       <c r="B396" s="0" t="s">
-        <v>13</v>
+        <v>678</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="B397" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="B398" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="B399" s="0" t="s">
-        <v>682</v>
+        <v>13</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" s="0" t="s">
         <v>683</v>
       </c>
       <c r="B400" s="0" t="s">
-        <v>192</v>
+        <v>13</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="0" t="s">
         <v>684</v>
       </c>
       <c r="B401" s="0" t="s">
-        <v>685</v>
+        <v>13</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="B402" s="0" t="s">
         <v>686</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" s="0" t="s">
         <v>687</v>
       </c>
       <c r="B403" s="0" t="s">
-        <v>13</v>
+        <v>688</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="B404" s="0" t="s">
-        <v>689</v>
+        <v>188</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="0" t="s">
         <v>690</v>
       </c>
       <c r="B405" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="0" t="s">
         <v>692</v>
       </c>
       <c r="B406" s="0" t="s">
-        <v>693</v>
+        <v>13</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="0" t="s">
-        <v>694</v>
+        <v>693</v>
       </c>
       <c r="B407" s="0" t="s">
-        <v>695</v>
+        <v>13</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
       <c r="B408" s="0" t="s">
-        <v>13</v>
+        <v>695</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" s="0" t="s">
+        <v>696</v>
+      </c>
+      <c r="B409" s="0" t="s">
         <v>697</v>
-      </c>
-[...1 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="B410" s="0" t="s">
         <v>699</v>
-      </c>
-[...1 lines deleted...]
-        <v>700</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="B411" s="0" t="s">
         <v>701</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="0" t="s">
         <v>702</v>
       </c>
       <c r="B412" s="0" t="s">
-        <v>703</v>
+        <v>13</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="B413" s="0" t="s">
         <v>704</v>
-      </c>
-[...1 lines deleted...]
-        <v>705</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="0" t="s">
+        <v>705</v>
+      </c>
+      <c r="B414" s="0" t="s">
         <v>706</v>
-      </c>
-[...1 lines deleted...]
-        <v>707</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="0" t="s">
-        <v>708</v>
+        <v>707</v>
       </c>
       <c r="B415" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="0" t="s">
+        <v>708</v>
+      </c>
+      <c r="B416" s="0" t="s">
         <v>709</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="0" t="s">
         <v>710</v>
       </c>
       <c r="B417" s="0" t="s">
-        <v>13</v>
+        <v>711</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" s="0" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="B418" s="0" t="s">
-        <v>13</v>
+        <v>713</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="0" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
       <c r="B419" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="0" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="B420" s="0" t="s">
-        <v>714</v>
+        <v>13</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="0" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="B421" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="0" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="B422" s="0" t="s">
-        <v>717</v>
+        <v>13</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="0" t="s">
         <v>718</v>
       </c>
       <c r="B423" s="0" t="s">
-        <v>719</v>
+        <v>13</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="B424" s="0" t="s">
         <v>720</v>
-      </c>
-[...1 lines deleted...]
-        <v>721</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" s="0" t="s">
-        <v>722</v>
+        <v>721</v>
       </c>
       <c r="B425" s="0" t="s">
-        <v>723</v>
+        <v>13</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="0" t="s">
-        <v>724</v>
+        <v>722</v>
       </c>
       <c r="B426" s="0" t="s">
-        <v>725</v>
+        <v>723</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="0" t="s">
-        <v>726</v>
+        <v>724</v>
       </c>
       <c r="B427" s="0" t="s">
-        <v>727</v>
+        <v>725</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="0" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
       <c r="B428" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
       <c r="B429" s="0" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="B430" s="0" t="s">
         <v>731</v>
-      </c>
-[...1 lines deleted...]
-        <v>729</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" s="0" t="s">
         <v>732</v>
       </c>
       <c r="B431" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="0" t="s">
         <v>734</v>
       </c>
       <c r="B432" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="0" t="s">
         <v>736</v>
       </c>
       <c r="B433" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" s="0" t="s">
-        <v>738</v>
+        <v>737</v>
       </c>
       <c r="B434" s="0" t="s">
-        <v>739</v>
+        <v>735</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" s="0" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
       <c r="B435" s="0" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" s="0" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="B436" s="0" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="0" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="B437" s="0" t="s">
-        <v>745</v>
+        <v>743</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" s="0" t="s">
-        <v>746</v>
+        <v>744</v>
       </c>
       <c r="B438" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" s="0" t="s">
+        <v>746</v>
+      </c>
+      <c r="B439" s="0" t="s">
         <v>747</v>
-      </c>
-[...1 lines deleted...]
-        <v>748</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" s="0" t="s">
+        <v>748</v>
+      </c>
+      <c r="B440" s="0" t="s">
         <v>749</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" s="0" t="s">
         <v>750</v>
       </c>
       <c r="B441" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" s="0" t="s">
         <v>752</v>
       </c>
       <c r="B442" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" s="0" t="s">
+        <v>753</v>
+      </c>
+      <c r="B443" s="0" t="s">
         <v>754</v>
-      </c>
-[...1 lines deleted...]
-        <v>755</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" s="0" t="s">
-        <v>756</v>
+        <v>755</v>
       </c>
       <c r="B444" s="0" t="s">
-        <v>757</v>
+        <v>13</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="B445" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" s="0" t="s">
-        <v>760</v>
+        <v>758</v>
       </c>
       <c r="B446" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" s="0" t="s">
-        <v>762</v>
+        <v>760</v>
       </c>
       <c r="B447" s="0" t="s">
-        <v>763</v>
+        <v>761</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" s="0" t="s">
-        <v>764</v>
+        <v>762</v>
       </c>
       <c r="B448" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" s="0" t="s">
-        <v>766</v>
+        <v>764</v>
       </c>
       <c r="B449" s="0" t="s">
-        <v>767</v>
+        <v>765</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="0" t="s">
-        <v>768</v>
+        <v>766</v>
       </c>
       <c r="B450" s="0" t="s">
-        <v>769</v>
+        <v>767</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" s="0" t="s">
-        <v>770</v>
+        <v>768</v>
       </c>
       <c r="B451" s="0" t="s">
-        <v>771</v>
+        <v>769</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
       <c r="B452" s="0" t="s">
-        <v>13</v>
+        <v>771</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" s="0" t="s">
+        <v>772</v>
+      </c>
+      <c r="B453" s="0" t="s">
         <v>773</v>
-      </c>
-[...1 lines deleted...]
-        <v>774</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="0" t="s">
+        <v>774</v>
+      </c>
+      <c r="B454" s="0" t="s">
         <v>775</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="0" t="s">
         <v>776</v>
       </c>
       <c r="B455" s="0" t="s">
         <v>777</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="0" t="s">
         <v>778</v>
       </c>
       <c r="B456" s="0" t="s">
-        <v>779</v>
+        <v>13</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="0" t="s">
+        <v>779</v>
+      </c>
+      <c r="B457" s="0" t="s">
         <v>780</v>
-      </c>
-[...1 lines deleted...]
-        <v>781</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" s="0" t="s">
-        <v>782</v>
+        <v>781</v>
       </c>
       <c r="B458" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="0" t="s">
+        <v>782</v>
+      </c>
+      <c r="B459" s="0" t="s">
         <v>783</v>
-      </c>
-[...1 lines deleted...]
-        <v>784</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" s="0" t="s">
+        <v>784</v>
+      </c>
+      <c r="B460" s="0" t="s">
         <v>785</v>
-      </c>
-[...1 lines deleted...]
-        <v>786</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" s="0" t="s">
+        <v>786</v>
+      </c>
+      <c r="B461" s="0" t="s">
         <v>787</v>
-      </c>
-[...1 lines deleted...]
-        <v>788</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="0" t="s">
-        <v>789</v>
+        <v>788</v>
       </c>
       <c r="B462" s="0" t="s">
-        <v>790</v>
+        <v>13</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" s="0" t="s">
-        <v>791</v>
+        <v>789</v>
       </c>
       <c r="B463" s="0" t="s">
-        <v>792</v>
+        <v>790</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="0" t="s">
-        <v>793</v>
+        <v>791</v>
       </c>
       <c r="B464" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="0" t="s">
-        <v>795</v>
+        <v>793</v>
       </c>
       <c r="B465" s="0" t="s">
-        <v>13</v>
+        <v>794</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="0" t="s">
+        <v>795</v>
+      </c>
+      <c r="B466" s="0" t="s">
         <v>796</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="0" t="s">
         <v>797</v>
       </c>
       <c r="B467" s="0" t="s">
-        <v>13</v>
+        <v>798</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="0" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="B468" s="0" t="s">
-        <v>13</v>
+        <v>800</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" s="0" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="B469" s="0" t="s">
-        <v>800</v>
+        <v>13</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" s="0" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="B470" s="0" t="s">
-        <v>802</v>
+        <v>13</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" s="0" t="s">
         <v>803</v>
       </c>
       <c r="B471" s="0" t="s">
-        <v>804</v>
+        <v>13</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" s="0" t="s">
-        <v>805</v>
+        <v>804</v>
       </c>
       <c r="B472" s="0" t="s">
-        <v>806</v>
+        <v>13</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" s="0" t="s">
-        <v>807</v>
+        <v>805</v>
       </c>
       <c r="B473" s="0" t="s">
-        <v>808</v>
+        <v>806</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" s="0" t="s">
-        <v>809</v>
+        <v>807</v>
       </c>
       <c r="B474" s="0" t="s">
-        <v>810</v>
+        <v>808</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" s="0" t="s">
-        <v>811</v>
+        <v>809</v>
       </c>
       <c r="B475" s="0" t="s">
-        <v>13</v>
+        <v>810</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" s="0" t="s">
+        <v>811</v>
+      </c>
+      <c r="B476" s="0" t="s">
         <v>812</v>
-      </c>
-[...1 lines deleted...]
-        <v>813</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" s="0" t="s">
+        <v>813</v>
+      </c>
+      <c r="B477" s="0" t="s">
         <v>814</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" s="0" t="s">
         <v>815</v>
       </c>
       <c r="B478" s="0" t="s">
         <v>816</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" s="0" t="s">
         <v>817</v>
       </c>
       <c r="B479" s="0" t="s">
-        <v>818</v>
+        <v>13</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" s="0" t="s">
+        <v>818</v>
+      </c>
+      <c r="B480" s="0" t="s">
         <v>819</v>
-      </c>
-[...1 lines deleted...]
-        <v>820</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" s="0" t="s">
-        <v>821</v>
+        <v>820</v>
       </c>
       <c r="B481" s="0" t="s">
-        <v>822</v>
+        <v>13</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" s="0" t="s">
-        <v>823</v>
+        <v>821</v>
       </c>
       <c r="B482" s="0" t="s">
-        <v>824</v>
+        <v>822</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" s="0" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B483" s="0" t="s">
-        <v>13</v>
+        <v>824</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" s="0" t="s">
+        <v>825</v>
+      </c>
+      <c r="B484" s="0" t="s">
         <v>826</v>
-      </c>
-[...1 lines deleted...]
-        <v>827</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="B485" s="0" t="s">
         <v>828</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="0" t="s">
         <v>829</v>
       </c>
       <c r="B486" s="0" t="s">
-        <v>13</v>
+        <v>830</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" s="0" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="B487" s="0" t="s">
-        <v>831</v>
+        <v>13</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" s="0" t="s">
         <v>832</v>
       </c>
       <c r="B488" s="0" t="s">
-        <v>13</v>
+        <v>833</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" s="0" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="B489" s="0" t="s">
-        <v>834</v>
+        <v>13</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" s="0" t="s">
         <v>835</v>
       </c>
       <c r="B490" s="0" t="s">
-        <v>13</v>
+        <v>836</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" s="0" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="B491" s="0" t="s">
-        <v>837</v>
+        <v>13</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" s="0" t="s">
         <v>838</v>
       </c>
       <c r="B492" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" s="0" t="s">
         <v>840</v>
       </c>
       <c r="B493" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" s="0" t="s">
         <v>841</v>
       </c>
       <c r="B494" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" s="0" t="s">
         <v>843</v>
       </c>
       <c r="B495" s="0" t="s">
-        <v>13</v>
+        <v>844</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" s="0" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="B496" s="0" t="s">
-        <v>839</v>
+        <v>13</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" s="0" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="B497" s="0" t="s">
-        <v>839</v>
+        <v>847</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" s="0" t="s">
-        <v>846</v>
+        <v>848</v>
       </c>
       <c r="B498" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" s="0" t="s">
-        <v>847</v>
+        <v>849</v>
       </c>
       <c r="B499" s="0" t="s">
-        <v>839</v>
+        <v>844</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" s="0" t="s">
-        <v>848</v>
+        <v>850</v>
       </c>
       <c r="B500" s="0" t="s">
-        <v>839</v>
+        <v>844</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" s="0" t="s">
-        <v>849</v>
+        <v>851</v>
       </c>
       <c r="B501" s="0" t="s">
-        <v>839</v>
+        <v>13</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" s="0" t="s">
-        <v>850</v>
+        <v>852</v>
       </c>
       <c r="B502" s="0" t="s">
-        <v>851</v>
+        <v>844</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" s="0" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="B503" s="0" t="s">
-        <v>839</v>
+        <v>844</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" s="0" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="B504" s="0" t="s">
-        <v>854</v>
+        <v>844</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" s="0" t="s">
         <v>855</v>
       </c>
       <c r="B505" s="0" t="s">
-        <v>13</v>
+        <v>856</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" s="0" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="B506" s="0" t="s">
-        <v>13</v>
+        <v>844</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" s="0" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="B507" s="0" t="s">
-        <v>13</v>
+        <v>859</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" s="0" t="s">
-        <v>858</v>
+        <v>860</v>
       </c>
       <c r="B508" s="0" t="s">
-        <v>839</v>
+        <v>13</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" s="0" t="s">
-        <v>859</v>
+        <v>861</v>
       </c>
       <c r="B509" s="0" t="s">
-        <v>860</v>
+        <v>13</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" s="0" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="B510" s="0" t="s">
-        <v>839</v>
+        <v>13</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" s="0" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="B511" s="0" t="s">
-        <v>13</v>
+        <v>844</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" s="0" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="B512" s="0" t="s">
-        <v>864</v>
+        <v>13</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" s="0" t="s">
         <v>865</v>
       </c>
       <c r="B513" s="0" t="s">
-        <v>13</v>
+        <v>866</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="B514" s="0" t="s">
-        <v>867</v>
+        <v>844</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" s="0" t="s">
         <v>868</v>
       </c>
       <c r="B515" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" s="0" t="s">
         <v>869</v>
       </c>
       <c r="B516" s="0" t="s">
-        <v>13</v>
+        <v>870</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="B517" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="B518" s="0" t="s">
-        <v>13</v>
+        <v>873</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" s="0" t="s">
-        <v>872</v>
+        <v>874</v>
       </c>
       <c r="B519" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" s="0" t="s">
-        <v>873</v>
+        <v>875</v>
       </c>
       <c r="B520" s="0" t="s">
-        <v>839</v>
+        <v>13</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" s="0" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
       <c r="B521" s="0" t="s">
-        <v>839</v>
+        <v>13</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" s="0" t="s">
-        <v>875</v>
+        <v>877</v>
       </c>
       <c r="B522" s="0" t="s">
-        <v>839</v>
+        <v>13</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" s="0" t="s">
-        <v>876</v>
+        <v>878</v>
       </c>
       <c r="B523" s="0" t="s">
-        <v>839</v>
+        <v>13</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" s="0" t="s">
-        <v>877</v>
+        <v>879</v>
       </c>
       <c r="B524" s="0" t="s">
-        <v>839</v>
+        <v>844</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" s="0" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="B525" s="0" t="s">
-        <v>13</v>
+        <v>844</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" s="0" t="s">
-        <v>879</v>
+        <v>881</v>
       </c>
       <c r="B526" s="0" t="s">
-        <v>839</v>
+        <v>844</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" s="0" t="s">
-        <v>880</v>
+        <v>882</v>
       </c>
       <c r="B527" s="0" t="s">
-        <v>13</v>
+        <v>844</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" s="0" t="s">
-        <v>881</v>
+        <v>883</v>
       </c>
       <c r="B528" s="0" t="s">
-        <v>882</v>
+        <v>844</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" s="0" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="B529" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" s="0" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="B530" s="0" t="s">
-        <v>839</v>
+        <v>844</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" s="0" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="B531" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" s="0" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="B532" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" s="0" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="B533" s="0" t="s">
-        <v>889</v>
+        <v>13</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" s="0" t="s">
         <v>890</v>
       </c>
       <c r="B534" s="0" t="s">
-        <v>13</v>
+        <v>844</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" s="0" t="s">
         <v>891</v>
       </c>
       <c r="B535" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" s="0" t="s">
         <v>892</v>
       </c>
       <c r="B536" s="0" t="s">
-        <v>839</v>
+        <v>893</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="B537" s="0" t="s">
-        <v>839</v>
+        <v>895</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" s="0" t="s">
-        <v>894</v>
+        <v>896</v>
       </c>
       <c r="B538" s="0" t="s">
-        <v>839</v>
+        <v>13</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" s="0" t="s">
-        <v>895</v>
+        <v>897</v>
       </c>
       <c r="B539" s="0" t="s">
-        <v>839</v>
+        <v>13</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" s="0" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
       <c r="B540" s="0" t="s">
-        <v>897</v>
+        <v>844</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" s="0" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="B541" s="0" t="s">
-        <v>13</v>
+        <v>844</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" s="0" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
       <c r="B542" s="0" t="s">
-        <v>13</v>
+        <v>844</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" s="0" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="B543" s="0" t="s">
-        <v>13</v>
+        <v>844</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" s="0" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
       <c r="B544" s="0" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" s="0" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="B545" s="0" t="s">
-        <v>904</v>
+        <v>13</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" s="0" t="s">
         <v>905</v>
       </c>
       <c r="B546" s="0" t="s">
-        <v>906</v>
+        <v>13</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" s="0" t="s">
-        <v>907</v>
+        <v>906</v>
       </c>
       <c r="B547" s="0" t="s">
-        <v>908</v>
+        <v>13</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" s="0" t="s">
-        <v>909</v>
+        <v>907</v>
       </c>
       <c r="B548" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="B549" s="0" t="s">
-        <v>912</v>
+        <v>910</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="B550" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" s="0" t="s">
-        <v>915</v>
+        <v>913</v>
       </c>
       <c r="B551" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="B552" s="0" t="s">
-        <v>13</v>
+        <v>916</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" s="0" t="s">
+        <v>917</v>
+      </c>
+      <c r="B553" s="0" t="s">
         <v>918</v>
-      </c>
-[...1 lines deleted...]
-        <v>919</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" s="0" t="s">
+        <v>919</v>
+      </c>
+      <c r="B554" s="0" t="s">
         <v>920</v>
-      </c>
-[...1 lines deleted...]
-        <v>921</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" s="0" t="s">
+        <v>921</v>
+      </c>
+      <c r="B555" s="0" t="s">
         <v>922</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" s="0" t="s">
         <v>923</v>
       </c>
       <c r="B556" s="0" t="s">
-        <v>924</v>
+        <v>13</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" s="0" t="s">
+        <v>924</v>
+      </c>
+      <c r="B557" s="0" t="s">
         <v>925</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" s="0" t="s">
         <v>926</v>
       </c>
       <c r="B558" s="0" t="s">
-        <v>13</v>
+        <v>927</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" s="0" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
       <c r="B559" s="0" t="s">
-        <v>928</v>
+        <v>13</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" s="0" t="s">
         <v>929</v>
       </c>
       <c r="B560" s="0" t="s">
-        <v>13</v>
+        <v>930</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" s="0" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="B561" s="0" t="s">
-        <v>931</v>
+        <v>13</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" s="0" t="s">
         <v>932</v>
       </c>
       <c r="B562" s="0" t="s">
-        <v>933</v>
+        <v>13</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" s="0" t="s">
+        <v>933</v>
+      </c>
+      <c r="B563" s="0" t="s">
         <v>934</v>
-      </c>
-[...1 lines deleted...]
-        <v>935</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" s="0" t="s">
-        <v>936</v>
+        <v>935</v>
       </c>
       <c r="B564" s="0" t="s">
-        <v>937</v>
+        <v>13</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" s="0" t="s">
-        <v>938</v>
+        <v>936</v>
       </c>
       <c r="B565" s="0" t="s">
-        <v>13</v>
+        <v>937</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" s="0" t="s">
+        <v>938</v>
+      </c>
+      <c r="B566" s="0" t="s">
         <v>939</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" s="0" t="s">
         <v>940</v>
       </c>
       <c r="B567" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" s="0" t="s">
         <v>942</v>
       </c>
       <c r="B568" s="0" t="s">
-        <v>13</v>
+        <v>943</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" s="0" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="B569" s="0" t="s">
-        <v>944</v>
+        <v>13</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" s="0" t="s">
         <v>945</v>
       </c>
       <c r="B570" s="0" t="s">
-        <v>946</v>
+        <v>13</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" s="0" t="s">
+        <v>946</v>
+      </c>
+      <c r="B571" s="0" t="s">
         <v>947</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" s="0" t="s">
         <v>948</v>
       </c>
       <c r="B572" s="0" t="s">
-        <v>949</v>
+        <v>13</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" s="0" t="s">
+        <v>949</v>
+      </c>
+      <c r="B573" s="0" t="s">
         <v>950</v>
-      </c>
-[...1 lines deleted...]
-        <v>951</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" s="0" t="s">
+        <v>951</v>
+      </c>
+      <c r="B574" s="0" t="s">
         <v>952</v>
-      </c>
-[...1 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" s="0" t="s">
-        <v>954</v>
+        <v>953</v>
       </c>
       <c r="B575" s="0" t="s">
-        <v>955</v>
+        <v>13</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" s="0" t="s">
-        <v>956</v>
+        <v>954</v>
       </c>
       <c r="B576" s="0" t="s">
-        <v>957</v>
+        <v>955</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" s="0" t="s">
-        <v>958</v>
+        <v>956</v>
       </c>
       <c r="B577" s="0" t="s">
-        <v>959</v>
+        <v>957</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" s="0" t="s">
-        <v>960</v>
+        <v>958</v>
       </c>
       <c r="B578" s="0" t="s">
-        <v>961</v>
+        <v>959</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" s="0" t="s">
-        <v>962</v>
+        <v>960</v>
       </c>
       <c r="B579" s="0" t="s">
-        <v>963</v>
+        <v>961</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" s="0" t="s">
-        <v>964</v>
+        <v>962</v>
       </c>
       <c r="B580" s="0" t="s">
-        <v>965</v>
+        <v>963</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" s="0" t="s">
-        <v>966</v>
+        <v>964</v>
       </c>
       <c r="B581" s="0" t="s">
-        <v>967</v>
+        <v>965</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" s="0" t="s">
-        <v>968</v>
+        <v>966</v>
       </c>
       <c r="B582" s="0" t="s">
-        <v>969</v>
+        <v>967</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" s="0" t="s">
-        <v>970</v>
+        <v>968</v>
       </c>
       <c r="B583" s="0" t="s">
-        <v>971</v>
+        <v>969</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" s="0" t="s">
-        <v>972</v>
+        <v>970</v>
       </c>
       <c r="B584" s="0" t="s">
-        <v>973</v>
+        <v>971</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" s="0" t="s">
-        <v>974</v>
+        <v>972</v>
       </c>
       <c r="B585" s="0" t="s">
-        <v>13</v>
+        <v>973</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="B586" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" s="0" t="s">
+        <v>976</v>
+      </c>
+      <c r="B587" s="0" t="s">
         <v>977</v>
-      </c>
-[...1 lines deleted...]
-        <v>978</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="B588" s="0" t="s">
         <v>979</v>
-      </c>
-[...1 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
       <c r="B589" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="B590" s="0" t="s">
         <v>982</v>
-      </c>
-[...1 lines deleted...]
-        <v>983</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" s="0" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
       <c r="B591" s="0" t="s">
         <v>984</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" s="0" t="s">
         <v>985</v>
       </c>
       <c r="B592" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" s="0" t="s">
         <v>987</v>
       </c>
       <c r="B593" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" s="0" t="s">
         <v>988</v>
       </c>
       <c r="B594" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" s="0" t="s">
+        <v>988</v>
+      </c>
+      <c r="B595" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" s="0" t="s">
+        <v>991</v>
+      </c>
+      <c r="B596" s="0" t="s">
         <v>992</v>
-      </c>
-[...1 lines deleted...]
-        <v>993</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" s="0" t="s">
-        <v>994</v>
+        <v>993</v>
       </c>
       <c r="B597" s="0" t="s">
-        <v>995</v>
+        <v>13</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" s="0" t="s">
-        <v>996</v>
+        <v>994</v>
       </c>
       <c r="B598" s="0" t="s">
-        <v>997</v>
+        <v>995</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" s="0" t="s">
-        <v>998</v>
+        <v>996</v>
       </c>
       <c r="B599" s="0" t="s">
-        <v>999</v>
+        <v>997</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="B600" s="0" t="s">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="601">
+      <c r="A601" s="0" t="s">
         <v>1000</v>
       </c>
-      <c r="B600" s="0" t="s">
+      <c r="B601" s="0" t="s">
         <v>1001</v>
+      </c>
+    </row>
+    <row r="602">
+      <c r="A602" s="0" t="s">
+        <v>1002</v>
+      </c>
+      <c r="B602" s="0" t="s">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="603">
+      <c r="A603" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="B603" s="0" t="s">
+        <v>1005</v>
+      </c>
+    </row>
+    <row r="604">
+      <c r="A604" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B604" s="0" t="s">
+        <v>1007</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData/>
   <headerFooter/>
 </worksheet>
 </file>