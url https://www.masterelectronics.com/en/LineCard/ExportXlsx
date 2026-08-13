--- v0 (2026-05-02)
+++ v1 (2026-08-13)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Manufacturer" sheetId="1" r:id="rId1"/>
     <sheet name="DataForFilters" sheetId="2" r:id="rId2" state="veryHidden"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="989" uniqueCount="989">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1002" uniqueCount="1002">
   <si>
     <t>Name of suppliers</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>3M</t>
   </si>
   <si>
     <t>The story of 3M began in 1902, when Minnesota Mining and Manufacturing Co. was established as a mining operation. They've come a long way since those early days. Today, they offer a wide variety of innovative products to meet diverse application needs within the electronics and electrical industries. The 3M Electrical Markets Division focuses on maintenance and repair, R&amp;D laboratories, and small OEM segments that are not served through traditional channels.</t>
   </si>
   <si>
     <t>3M Interconnect Solutions</t>
   </si>
   <si>
     <t>3M Display and Electronics supports engineers with solutions that improve performance and reliability across consumer electronics, industrial devices, data centers, semiconductors, automotive, medical equipment, and displays-advancing efficient, innovative technology designs.</t>
   </si>
   <si>
     <t>3M Touch Systems / TES</t>
   </si>
   <si>
     <t>With more than 25 years of touchscreen expertise, the MicroTouch brand stands for product quality and global support from a reliable touchscreen supplier providing high-performing touch screen solutions and represents 3M's commitment to world-class, environmentally responsible manufacturing.</t>
   </si>
   <si>
@@ -342,54 +342,63 @@
   <si>
     <t>Amprobe® offers a wide range of devices, which are the preferred choice of professionals for testing and measuring electrical properties in various field applications. Amprobe's feature-rich products have a reputation for high reliability at competitive prices. Primary products include clamp-on ammeters, power quality analyzers, Multimeters (volt/amp/ohmmeters), and circuit tracers. Amprobe® is moving beyond test equipment to become a world-class supplier of testing, monitoring, and problem-solving instruments.</t>
   </si>
   <si>
     <t>Anderson Power Products</t>
   </si>
   <si>
     <t>Anderson Power™ is an international leader in high-powered, interconnect solutions. We offer innovative, state-of-the-art electrical power connector solutions, combined with a long-standing reputation for reliable and rugged connectors. Our connectors are used around the world across many markets including: Material Handling, Datacom, Construction, Agriculture and Commercial Industries.</t>
   </si>
   <si>
     <t>APEM Inc.</t>
   </si>
   <si>
     <t>Since its creation in 1952, APEM, Inc. has become one of the leading worldwide manufacturers of man-machine interfaces. The group is present in 11 countries and has a network of more than 130 distributors and agents on five continents. With production plants in Europe, North Africa, America and Asia, APEM, Inc. achieves 67 % of its turnover from export markets. APEM, Inc. develops and manufactures professional switch products for diversified markets including instrumentation, medical, communications, industrial automation, defense and transport. The APEM, Inc. group supplies more than 20,000 customers worldwide.</t>
   </si>
   <si>
     <t>APEX</t>
   </si>
   <si>
     <t>Aptiv (formerly Delphi)</t>
   </si>
   <si>
     <t>Aptiv is a global technology partner that enables the software-defined future of mobility. We are a leader in full system solutions for power and signal distribution, with global design, optimization, integration, and manufacturing capabilities.</t>
   </si>
   <si>
+    <t>Aptiv Connection Systems Services ITALIA SpA</t>
+  </si>
+  <si>
+    <t>Aptiv Services 2 France SAS</t>
+  </si>
+  <si>
+    <t>Aptiv Services Deutschland GmbH - Werk Neumarkt</t>
+  </si>
+  <si>
     <t>Arc Suppression Technologies</t>
   </si>
   <si>
-    <t>Arcolectric (Bulgin Ltd.)</t>
+    <t>Arcolectric (Bulgin)</t>
   </si>
   <si>
     <t>Arcolectric products are part of the the Bulgin brand. They are recognised as a worldwide leader in manufacturing appliance switches, indicator lights and fuseholders.</t>
   </si>
   <si>
     <t>Arduino</t>
   </si>
   <si>
     <t>Arduino designs, manufactures, and supports electronic devices and software, allowing people around the world to easily access advanced technologies that interact with the physical world. Our products are straightforward, simple, and powerful, ready to satisfy users’ needs from students to makers and all the way to professional developers.</t>
   </si>
   <si>
     <t>Aries Electronics, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Aries Electronics, Inc. has founded by Bill Sinclair in 1972 when he bought the back panel line from Thomas &amp; Betts Corp. including IC sockets, headers and printed circuit cards. Developing industry-standard and proprietary connector products, the company expanded and became known as the go to source for unique connector products that solved a variety of interconnection and packaging problems.
 Aries Electronics is based in Bristol, Pennsylvania and manufactures IC interconnection products for electronics applications, including several patented concepts for BGA (ball grid array) and LGA (land grid array) sockets; a full line of Test (high frequency &gt;60 GHz) and Burn-in sockets for virtually any device, Correct-A-Chip® product line of "intelligent connectors" (incorporating other components, both passive and active), adapters (connectors that allow the use of one termination or signal routing style on a board designed for a different termination or signal routing style ), and multi-chip modules (MCMs), including wire bonding capabilities; ZIF (Zero-Insertion-Force) test sockets for DIP, PGA, PLCC and SOIC devices; DIP, SIP and special purpose sockets, headers and covers; programmable devices; jumper and cable assemblies; flexible cable products; square pin connectors; and specialty electronic connectors.
 Aries is the recognized industry leader in ZIF (Zero-Insertion-Force) Test Sockets for DIP, PGA, PLCC, and SOIC devices, and continues to be a leading source for a wide variety of specialty electronic connectors.
 In recent years, the company has made major inroads in the market for high-temperature sockets and flexible cable products. The addition of the Correct-A-Chip® product line established the company as a major source for "intelligent connectors" (incorporating other components, both passive and active), adapters (connectors that allow the use of one termination style on a board designed for a different termination style).
 Most recently, the company has developed and patented several concepts for BGA (ball grid array) and LGA (land grid array) sockets, and has acquired a high-frequency test and burn-in socket line, furthering growth in the test socket market.</t>
   </si>
   <si>
     <t>Armstrong / Apex</t>
   </si>
   <si>
     <t>Arrow Hart / Cooper</t>
@@ -507,51 +516,51 @@
   <si>
     <t>Bourns</t>
   </si>
   <si>
     <t>Bourns product lines include precision potentiometers, panel controls, encoders, resistor/capacitor networks, chip resistors/arrays, inductors, transformers, resettable fuses, thyristor-based overvoltage protectors, line feed resistors, and more. Bourns, Inc. serves a broad range of markets, including telecommunications, computer, industrial, instrumentation, automotive, consumer, audio, and medical.</t>
   </si>
   <si>
     <t>Boyd Laconia LLC</t>
   </si>
   <si>
     <t>Boyd Corporation is a world-leading innovator of technologies in material science, engineered materials, and thermal management that seal, protect, interface with, and cool our customers’ most critical applications. Our solutions maximize performance in 5G infrastructure and the world’s most advanced data centers; enhance reliability and extend range for electric and autonomous vehicles; advance the accuracy of cutting-edge personal healthcare and diagnostic systems, enable performance critical aircraft and defense technologies; and accelerate innovation in next-generation electronics and human-machine-interface.</t>
   </si>
   <si>
     <t>Brady</t>
   </si>
   <si>
     <t>Proud of the past. Focused on the future. When William H. Brady founded Brady Corporation in 1914, he never could have imagined the impact his small sign painting company would have on the world.Over the next several decades, Brady Corporation continued to thrive as a leader in printing, identification and safety around the world. From humble origins of creating wire marker cards for industrial identification, through transformational global events to becoming a public company in 1984 (NYSE: BRC) — Brady has always responded when the world needed it. Their collective resolve has helped them remain poised and confident to grow and evolve. And a deep curiosity powers the innovative spirit that continually drives future success. Because Brady believes the best is always yet to come.Embracing the past to help shape the future, the 4th generation of the family serves on the Board of Directors, and remains an integral part of Brady’s leadership. And while it has facilities in more than 30 countries, Brady is proud that its corporate headquarters remain in Wisconsin, where the company was founded. The values that Brady was founded on live on today in its commitment to its customers, employees and communities.</t>
   </si>
   <si>
     <t>Bud Industries</t>
   </si>
   <si>
     <t>Bud's standard product line is comprised of more than 2,500 products. Our extensive line of affordable products ranges from small metal electronics enclosures to large cabinet racks, products made from plastic as well as metal, and standard electronic products in addition to those that meet NEMA and seismic requirements. Customization of Bud enclosures is available. Please see the PDF brochures below.</t>
   </si>
   <si>
-    <t>Bulgin Limited</t>
+    <t>Bulgin</t>
   </si>
   <si>
     <t>Bulgin, a Global Connectivity Consultancy that is widely recognized as a leading manufacturer of environmentally sealed connectors and components. With over 95 years of experience in the industry, our vision is to continue to innovate and develop products and services to cater for our global customer base across a variety of markets. Their popular Buccaneer Circular Connector range is well known in the industry for providing reliable, robust connections for power, signal and data in challenging environments.</t>
   </si>
   <si>
     <t>C&amp;K Connect</t>
   </si>
   <si>
     <t>Cal Test</t>
   </si>
   <si>
     <t>Since 1995, Cal Test Electronics has been serving the electronic and electrical markets with an extensive line of quality test accessories and a commitment to total customer service. We evolved for the specific purpose of providing customers with products they need to get their tasks completed.</t>
   </si>
   <si>
     <t>Calmark Birtcher</t>
   </si>
   <si>
     <t>For over 50 years, Calmark and Birtcher have been widely recognized and trusted brands for printed circuit board retention, PCB accessories and conduction cooling products. Supporting a wide variety of applications, notably in the defense and security industries, Calmark and Birtcher products range from economical nylon card guides to ruggedized Card-Loks and Wedge Loks, inserters and extractors and even conduction cooled assemblies. Key customer benefits include: 1. Comprehensive product portfolio 2. Precision engineered standard &amp; modified solutions 3. Design consultation and rapid prototyping 4. Program management support and service 5. Design verification, validation &amp; certification support 6. Lot traceability, DFARS specialty metals, first article inspection, RoHS certification, ITAR compliance and NADCAP certified suppliers. Calmark and Birtcher was acquired by Pentair in 2007 and in May, 2014, the Calmark and Birtcher products were rebranded and integrated into its Schroff brand. Schroff, a world leader in electronics packaging design and fabrication since 1962, offers a wide range of innovative and high-quality standard products including 19" cabinets, subracks, cases, backplanes, motherboards, and microcomputer systems. Schroff became part of Pentair Technical Solutions in 1994. Birtcher and Calmark provide state of the art PCB hardware solutions for industries around the world. Their PCB accessories range from nylon card guides, to PCB connectors that are designed to provide board retention, and stiffening and thermal management for high shock applications. Pentair Technical Solutions is a global leader of systems and solutions that safeguard industrial controls, electrical components, communications hardware, electronic devices, and electrical heat management systems. Its premier brands Hoffman, Raychem, Schroff and Tracer provide a comprehensive range of standard, modified and custom engineered solutions for the energy, industrial, infrastructure, commercial, communications, medical, security and defense markets. The Schroff brand offers a broad portfolio of products from basic printed circuit board (PCB) accessories, such as card retainers, conduction cooled frames, front panels and handles to subracks, enclosures, backplanes, power supplies, cabinets and pre-assembled chassis for embedded computing systems.</t>
   </si>
   <si>
     <t>Calrad Electronics</t>
   </si>
   <si>
     <t xml:space="preserve">Calrad Electronics was founded in the 1950s and the growth of electronics, initially in radio but the growth of television and the recording sciences was where Calrad prospered. The company has been family-owned since its inception and Calrad’s roots go deep into the history of the electronics industry.
 Calrad is committed to green efforts, in addition to selling only RoHS approved products, Calrad recycles over 90% of its shipping materials.  All Calrad power supplies are UL approved for customer safety and protection. Calrad recently installed new energy efficient climate control in its offices that uses much less electricity. They also recycle all office equipment and electronics.
@@ -743,60 +752,62 @@
   </si>
   <si>
     <t>Founded in 1933, Curtis Industries has been producing superior quality products for over eight decades. Curtis Industries – a specialized electrical component manufacturer of custom and standard terminal block and EMI/RFI filter devices and subsystems. Quality is the founding principal of Curtis Industries’ manufacturing philosophy. The company is certified ISO 9001:2015, UL Registered and ITAR compliant. The company’s industry unsurpassed first pass yield on new designs ensures long-term customer retention as a result of optimization in its engineering methodology and process control. Curtis Industries is a global corporation with key manufacturing and inventory facilities located in Wisconsin, Arizona, Mexico and China. Curtis Industries has an array of manufacturing core-competencies focusing on a wide range of vertical markets including Aerospace, Communications, Industrial Controls, Medical, Military, Networking and Telecommunications. The Curtis Industries business model drives the formation of strategic partnerships and alliances with leading Global 1000 organizations. They manufacture the whole part from start to finish at their facility. From plastic injection and transfer to molding and fabrication, they are able to provide an exceptional product on time, at affordable prices.</t>
   </si>
   <si>
     <t>Curtis Instruments</t>
   </si>
   <si>
     <t>Curtis Instruments, Inc., has led the way with innovations in motor control, battery management and vehicle instrumentation since 1960. Vehicle design engineers at major OEMs worldwide depend on Curtis to enhance and evolve their own products. Curtis is in the forefront of developing clean transportation alternatives. Today, the company is an internationally recognized leader in instrumentation and controls, primarily for electric vehicles of all types. Curtis operates 12 offices with more than 1,000 Curtis employees worldwide providing excellent sales and service support. The California R&amp;D center, Curtis CA, was founded as Curtis PMC in 1985, and is one of the world’s largest controller technical centers and is a highly specialized engineering facility focused on the design and development of advanced motor speed controllers for electric vehicles of all types. Curtis controllers are internationally renowned for their technical advancement, reliability and performance. Millions of Curtis PMC motor speed controllers have been sold to EV OEMs worldwide. Globally, all types of industrial, utility, airport, recreational and light-on-road vehicles, as well as wheelchairs, use Curtis PMC brand controllers. The Curtis product offering includes a wide range of integrated system products for the off-road vehicle market. This includes a full range of motor speed controllers traction, steering and lift controllers for AC Induction, SepEx ® , Permanent Magnet and Series Motors.</t>
   </si>
   <si>
     <t>Custom Connector</t>
   </si>
   <si>
     <t>Custom Connector Corporation utilize more than 40 years of experience to create quality, American-made and designed industrial relay sockets, automotive relay sockets and connectors, electronic packaging products, terminal blocks and custom designed electro-mechanical interconnect devices.</t>
   </si>
   <si>
     <t xml:space="preserve">Cutler-Hammer  / Eaton</t>
   </si>
   <si>
     <t xml:space="preserve">Eaton knows our customers demand a wide range of products and solutions to help them keep power flowing to their homes and businesses.
  Whether the application involves residential homes, telecommunication facilities, hospitals, schools or heavy industrial plants, our Cutler-Hammer surge protection devices provide protection against the damaging effects of lightning, utility switching and switching electric motors.
 Available to customers around the world, Cutler-Hammer products provide the automotive, electrical, retail and truck industries with flexible, reliable products to keep their PowerChain moving.</t>
   </si>
   <si>
-    <t>Cvilux</t>
+    <t>CviLux</t>
+  </si>
+  <si>
+    <t>Founded in 1990, CviLux Corporation is an engineering-driven solution provider of electronic interconnect components and cables. The company is headquartered in Taiwan and is listed on the Taiwan Stock Exchange (8103.TW) with more than 3,000 employees worldwide.</t>
   </si>
   <si>
     <t>CW Industries</t>
   </si>
   <si>
-    <t xml:space="preserve">CW Industries, a unit of Electro Switch Corp, supplies leading industrial, consumer and defense electronics manufacturers with complex electromechanical slide, rocker and pushbutton switches; insulation displacement and MIL SPEC connectors; and a variety of custom switches, custom connectors and assemblies that require a high level of precision, performance and reliability. CW Industries has a long history of uncompromising craftsmanship and dedication to developing and manufacturing the best products.
-[...2 lines deleted...]
-The company’s fully integrated manufacturing facilities permit them to control the conversion of raw materials to finished product, and to engineer their core designs and patented features. CW Industries molds, stamps, and plates in-house virtually every component used in each of their products.</t>
+    <t xml:space="preserve">Product Offering: Slide, Rocker and Pushbutton Switches; insulation displacement connectors; and a variety of custom products.
+Our history dates from the earliest days of electronics. The Wirt Company was founded in 1904 by Charles Wirt, an associate of Thomas Alva Edison. Wirt pioneered the development of wire wound potentiometers, fixed wire wound resistors, automotive spark suppressors and slide switches. At the same time, engineers at Continental Carbon, Inc., were creating basic processes for manufacturing carbon composition resistors, metal film resistors and carbon film resistors. Following their merger, Continental Carbon, Inc. and The Wirt Company became Continental-Wirt Electronics Corporation and more recently, CW Industries
+As CW Industries, we have developed patented products and processes for several segments of the electronics industry. These products include slide, rocker and pushbutton switches; insulation displacement connectors; and a variety of custom products.</t>
   </si>
   <si>
     <t>Cynergy3</t>
   </si>
   <si>
     <t>Cynergy3, a brand of Sensata Technologies, is a leading manufacturer of high voltage &amp; radio frequency reed relays, reed switches, controllers, and industrial sensors such as level and flow. Sensata | Cynergy3 provides sensors and solutions for a variety of applications in multiple market segments including industrial, military, medical, energy, water, material handling, test equipment, marine communication, transportation and food &amp; beverage. They provide extraordinary levels of service and outstanding reliability within critical applications and rigorous environments.</t>
   </si>
   <si>
     <t>Cyntec</t>
   </si>
   <si>
     <t>Since 1991 Cyntec’s team of scientists and engineers have been known to lead the way in the research and development of the miniaturized and highly integrated products and solutions. The product lines consist of magnetic components, passive components, power modules, RF &amp; optical modules which serve the client, cloud computing equipment, automotive, IOT, industry, and other market segments.</t>
   </si>
   <si>
     <t>Danaher</t>
   </si>
   <si>
     <t>Dantona</t>
   </si>
   <si>
     <t xml:space="preserve">In October of 1988, Sal and Don Dantona were sitting in their mother’s kitchen deciding about going into business for themselves. Mom was cooking something on the stove, probably a giant pot of meatballs and sauce.
 Yes, there were challenges in starting a new business, and of course financing was a major concern.
 However, Mr. and Mrs. Dantona helped with a loan by taking a mortgage out on their home. Thus, Dantona Industries was formed November 1st, 1988. They had a plan – it was to provide a quality product, good prices, and treat customers the way they wanted to be treated. They worked out of their childhood home, packaging antennas on their mother’s washer/dryer. The living room was their warehouse.
 By God’s grace shortly thereafter, they moved into an 1800sq foot building. At first, cordless telephone metal telescoping antennas and rubber bumpers were their product lines.  However, it soon became obvious that every cordless telephone not only had an antenna, but a battery!
 Hence, the battery business of Dantona Industries was born. From the original 12 phone batteries, Dantona has grown into 6000 different products, spanning 43 different applications and 30,000 square feet full of batteries.
@@ -860,85 +871,98 @@
   <si>
     <t>Dielectric Laboratories, a Knowles product brand, is a global supplier of microwave and millimeter wave components for the optical and wireless communications, military, medical, semiconductor, aerospace, and transportation markets. Key products for Dielectric Laboratories include High Q multi-layer capacitors (MLC) and broadband DC blocks.</t>
   </si>
   <si>
     <t>Digi International</t>
   </si>
   <si>
     <t>Digi International is a leading global provider of cutting-edge networking and infrastructure management solutions, empowering organizations to connect, monitor, and manage their critical assets efficiently and securely. With a legacy spanning more than four decades, Digi has been at the forefront of the digital revolution, driving innovation in the Internet of Things (IoT) and M2M (Machine-to-Machine) communication technologies.</t>
   </si>
   <si>
     <t>Diotec Semiconductors</t>
   </si>
   <si>
     <t>Semiconductor Diodes and Rectifiers have always been essential components of electronic devices. Rectifiers in power supplies, diodes for signal processing or protective elements in various circuits: Modern electronics cannot work without these parts.</t>
   </si>
   <si>
     <t>DLP Design</t>
   </si>
   <si>
     <t>Dongan Transformers</t>
   </si>
   <si>
     <t>DOTCO/APEX</t>
   </si>
   <si>
+    <t>Dunbar</t>
+  </si>
+  <si>
     <t>Dura-Con / Cinch Connectivity Solutions</t>
   </si>
   <si>
     <t>Cinch Dura-Con D-shaped micro-miniature rectangular connectors are designed for applications that require a rugged, high performance, densely compacted interconnect. Dura-Con is the ideal connector for applications where weight and space must be kept to a minimum while maintaining maximum reliability. Reliability is assured with the unique twist pin providing 7 points of contact when mated. Qualified (QPL) to MIL-DTL-83513, micro-D Dura-Con is one of the most widely used 0.05 inches (1.27 mm) pitch connectors. Typical applications for these connectors are miniaturized military and aerospace electronics and data processing equipment, where shorter signal paths are needed.</t>
   </si>
   <si>
     <t>Dynapar</t>
   </si>
   <si>
     <t>Eagle Signal</t>
   </si>
   <si>
     <t>Eagle Signal, "the premier name in timers" is the reputable leader in electronic and electromechanical timer products, including preset, elapsed time (also known as time totalizer or hour meter), reset timer, repeat cycle timer, sequencers and related accessories for rugged and reliable production monitoring of industrial manufacturing applications for over 70 years. Ranging from their popular electromechanical timer products to powerful microprocessor-based control timers, Eagle Signal offers a full range of panel mount timers as well as time delay and general purpose relays.</t>
   </si>
   <si>
     <t>EAO</t>
   </si>
   <si>
     <t xml:space="preserve">EAO Corporation is a global technology leader and manufacturer of Human Machine Interface (HMI) Components and Systems. EAO serves a wide range of industries, including the transportation, machinery, heavy-duty and specialty vehicle, lifting and moving, medical, and automotive markets. EAO Corporation provides intuitive development skills, global manufacturing capabilities, worldwide supply chains, and superior project and consultation management that result in complete, innovative HMI Components and Systems. HMI Components include innovative and award-winning pushbuttons, indicators, emergency stop switches, rotary selectors, keylocks, CAN or LIN-based products, and more.  All EAO products meet the required international ratings and approvals and are manufactured under the important ISO quality requirements within a sustainable environmental policy.
 With more than 600 employees worldwide, EAO Corporation is headquartered in Olten, Switzerland, and has production facilities in North America, Europe, and Asia, as well as 10 wholly owned international sales companies and distributors in more than 50 countries.  For more information, please visit www.eao.com or contact EAO Corporation at 203-951-4600 and sales.eus@eao.com</t>
   </si>
   <si>
     <t>Eaton Electrical / Coiltronics / Bussmann</t>
   </si>
   <si>
     <t>Eaton Electronics / Bussmann</t>
   </si>
   <si>
     <t>Bussmann Manufacturing was founded in 1915 by brothers Joe, Al, Frank, Lee &amp; Harry and a non-renewable cartridge fuse was the first product manufactured. For over 100 years, the Bussmann brand has become known for setting the standard for circuit protection and services that reduce downtime, support workplace safety and are code compliant for the OEM, industrial/MRO and construction industry. Bussmann was issued the first patents for cartridge fuses in 1923 and have grown their portfolio of patents ever since. The company manufactures over 50,000 products that include electrical and electronic fuses, fuse holders and power distribution blocks and also offer engineering, training and testing services. Eaton’s Bussmann Business has helped grow a number of companies who added them to their portfolio over the years. First acquired by Max McGraw in 1929, the company then was added to McGraw-Edison Co. after Thomas A. Edison Co. joined McGraw Electric in 1956. In 1985, they were acquired by Cooper Industries which joined with Eaton in 2012. Throughout all the mergers and acquisitions the Bussmann brand has been maintained. Today it markets a wide variety of North American and European-styled fuses for the electrical, electronics and transportation industries and also produces industrial and mobile wireless solutions, plus inductors and transformers for power quality in electronics applications. The companies manufacturing plants are throughout the world; in the United States, United Kingdom, Mexico, China, Hungary, India, Costa Rica and Brazil. It’s been 100 years since the Bussmann brothers first started producing fuses from the basement of their home. And in that time span, Bussmann has grown from providing fuses for horseless carriages and World War II aircraft, to offering more than 30,000 products. From humble beginnings in St. Louis, Missouri, to a global product and distribution network, the Bussmann name is synonymous with technological innovation. In fact, over the past 100 years, Bussmann products have received more than 3,000 utility and design patents, with more than 350 global active patents. Today, Bussmann products continue to reflect a long-standing tradition of providing fusible circuit protection and electrical safety solutions that help protect equipment and enable reliable, efficient power distribution. And now that Bussmann products are part of Eaton, the industry’s top innovators of fuse technology and circuit breakers have united to provide ultimate leadership in circuit protection.</t>
   </si>
   <si>
-    <t>Eaton Emobility Transportation / Powerstor / Bussmann</t>
+    <t>Eaton eMobility Transportation / Bussmann</t>
+  </si>
+  <si>
+    <t>Eaton is an intelligent power management company dedicated to protecting the environment and improving the quality of life for people everywhere. Their Mobility Group delivers advanced power distribution and circuit protection technologies for eMobility applications, including the innovative Breaktor® resettable circuit protection technology for next-generation electric vehicles.</t>
   </si>
   <si>
     <t>Eaton Switzerland</t>
+  </si>
+  <si>
+    <t>Eaton Tripp Lite</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Eaton Tripp Lite's critical power and distributed IT infrastructure solutions, including Eaton Tripp Lite series products, provide convenient, reliable and cost-efficient IT solutions that integrate seamlessly with Eaton’s industry-leading enterprise power management products and services. From endpoint to enterprise, Eaton is powering and connecting everything to best fit your IT infrastructure needs - cables and connectivity, charging stations and carts, display mounts, rack enclosures, cooling, KVM, hospital-grade solutions, UPS systems, PDUs and surge protectors, and AV &amp; digital signage, and work-from-anywhere &amp; desktop IT solutions. We have over 5,000 innovative and comprehensive solutions backed by quality, service, and support you can trust, helping you reduce risk, save money, and save time.
+Eaton delivers D‑IT products and solutions for Education, Pro AV, Data Centers, Retail, Healthcare, Government, and Industrial markets—plus flexible work‑from‑anywhere solutions.</t>
   </si>
   <si>
     <t>ebm-papst</t>
   </si>
   <si>
     <t>ebm-papst, the global leader in engineered air movement solutions, offers a comprehensive approach to meet your cooling needs using our vast in-house resources. Our engineers design custom assemblies tailored to your specifications, suitable for a wide range of applications. With our state-of-the-art equipment, we handle sheet metal fabrication, finishing, and painting, ensuring top-quality and flexible manufacturing. On-site, we integrate ebm-papst air movers, custom PCBs, power supplies, electronic filters, air filters, wire harnesses, labeling, fasteners, connectors, and more into our custom assemblies.</t>
   </si>
   <si>
     <t>Eclipse Tools</t>
   </si>
   <si>
     <t>Eclipse Tools is the Exclusive source of the Pro'sKit brand of tools and tool kits. You will find the best value in tools and accessories for the Electronics, Electrical, Datacomm and Telecom Industries.</t>
   </si>
   <si>
     <t>Ecliptek</t>
   </si>
   <si>
     <t>Ecliptek is a recognized market leader in the frequency control market. The Ecliptek brand specializes in quick-turn programmable crystal and MEMS oscillator devices, enabling a faster time to market and eliminating long lead times. Ecliptek is powered by Abracon, which provides the latest technical design support and global supply chain flexibility to solve customers’ unique challenges of today.</t>
   </si>
   <si>
     <t>ECS INC. International</t>
   </si>
   <si>
     <t>ECS Inc. International was established in 1980 and has grown to become one of the most recognized and dependable manufacturers of frequency control and power management products in the world. The company’s global engineering and customer care centers support first-class customers and distribution channels around the world. Their talented team of professionals collaborate daily within a network of technology focused on offering quality solutions for customers’ applications. The mission at ECS Inc. is to serve a worldwide customer base with the most technologically advanced, reliable, and cost-effective electronic component solutions the world demands today.</t>
   </si>
@@ -967,57 +991,51 @@
     <t>EDSYN'S mission is to bring innovative ideas to life through quality engineering and commitment to high performance designs dedicated to suit the needs of our customers.</t>
   </si>
   <si>
     <t>EECO</t>
   </si>
   <si>
     <t xml:space="preserve">EECO® has been a global leader in the design, development and manufacture of products for man-machine interfaces since 1947. EECO serves customers worldwide with manufacturing operations in the USA, Mexico and Asia.
 EECO has developed a wide variety of thumbwheel switches and introduced the STRIPSWITCH® and Micro-DIP® printed circuit-board-mounted coded switches.  EECO is also one of the oldest membrane switch manufacturers, with over 30 years of experience.</t>
   </si>
   <si>
     <t>EI Sensor Technologies</t>
   </si>
   <si>
     <t>EI Sensor offers a full line of temperature sensors including thermistors, resistance temperature detectors (RTDs), thermistor probe assemblies and RTD probe assemblies. Our team, with over 100 years collective experience in the temperature sensing environment, along with our EI Sensor partners worldwide, are committed to providing customers with technical and business solutions that make their job easier. Temperature is critical to many applications, precise monitoring and measurement is key to ensure safe and accurate operation. EI Sensor focuses on innovation, reliability and responsiveness to deliver temperature sensing products for the most complex applications. Our design principles, manufacturing techniques and extensive development and testing deliver the highest quality products with reliable, repeatable results.</t>
   </si>
   <si>
     <t>Electrocube</t>
   </si>
   <si>
     <t>Electrocube owns the Seacor brand of general purpose and precision, high voltage polyester, high pulse polypropylene, X2 suppression, motor start/run and standard/high ripple current electrolytic capacitors. Acquired in 2002, Seacor capacitors offer a broad selection of standard designs and features engineered to meet a wide range of specifications required to handle the demands of electrical power systems.</t>
   </si>
   <si>
     <t>Electronic Devices Inc</t>
   </si>
   <si>
-    <t>Electroswitch</t>
-[...5 lines deleted...]
-    <t>ELKO</t>
+    <t>ELKO EP North America</t>
   </si>
   <si>
     <t>ELKO EP NA is renowned for producing high-quality time relays, integral for precision control in automation. With over 30 years in the industry, their expertise ensures reliable and versatile solutions for residential and commercial use.</t>
   </si>
   <si>
     <t>Elma Electronics</t>
   </si>
   <si>
     <t>EnerSys Energy Products, Inc</t>
   </si>
   <si>
     <t xml:space="preserve">EnerSys and its predecessor companies have been manufacturers of industrial batteries for over 100 years. The current company was formed in late 2000 to acquire from Yuasa Corporation (Japan) its reserve power and motive power battery businesses in North and South America.
 The company markets and sells reserve power batteries and  motive power batteries under a variety of brand names including but not limited to PowerSafe, DataSafe, Hawker, &amp; IRONCLAD.</t>
   </si>
   <si>
     <t>EOS Power</t>
   </si>
   <si>
     <t xml:space="preserve">EOS Power was founded in 1991 in California by a number of power electronics engineers. The company designs, manufactures, markets, sells and supports some of the world's smallest and most efficient AC/DC switching power supplies. (from 25 watts to 550 Watts). EOS Power offers turn-key design engineering, value added manufacturing as well as product support from its facilities in Mumbai, India.
 Now in its 28th year, the EOS brand of power supplies has sold tens of millions of units. EOS had been the power division, through acquisition by Celetronix and then Jabil Circuit when it acquired Celetronix. EOS POWER is now back in private ownership and has become the power partner of choice for many global medical, industrial and quality conscious customers. EOS POWER INDIA Pvt. Ltd., its current iteration, is the largest manufacturer and exporter of branded power supplies in India and also offers complete VAM, ODM and support and repair services in India for its customer partners.
 EOS Power is the leading seller of ultra-miniature, high efficiency power solutions. Their product designs are robust, high quality and flexible to allow modifications and value add engineering to occur with minimum cost applicable to end customers. EOS POWER’s promise to design engineers and the electronics products industry is to produce and support them with high-efficiency, high-density power solutions.</t>
   </si>
   <si>
     <t>Epson America</t>
   </si>
@@ -1351,50 +1369,53 @@
   <si>
     <t>ICC/Intervox</t>
   </si>
   <si>
     <t>ICO Rally</t>
   </si>
   <si>
     <t>Ideal Industries Inc</t>
   </si>
   <si>
     <t>In 1916, J. Walter Becker started the Ideal Commutator Dresser Company of Chicago. He manufactured commutator dresser stones with the belief that every product should be worth more than the price paid for it. Service, he said, was part of the product. That idea has been the core IDEAL business principle for over 90 years. Today, the many loyal distributors and customers that make IDEAL successful are a testament to Becker's original philosophy.</t>
   </si>
   <si>
     <t>IDEC Corporation</t>
   </si>
   <si>
     <t>In today's dynamic technological environment, automation and electronic products must change rapidly to provide versatility while supporting increasingly intelligent and networked mechanical systems. With this in mind, IDEC creates products to meet these needs. IDEC designs and manufactures control automation products that are sold to original equipment manufacturers.</t>
   </si>
   <si>
     <t>ILSI</t>
   </si>
   <si>
     <t>ILSI was founded with a mission to be a world-class supplier of frequency control products. The ILSI brand brings technology leadership in temperature compensated crystal oscillator (TCXO) devices and offers a broad quartz crystal product range. ILSI is powered by Abracon, which provides the latest technical design support and global supply chain flexibility to solve customers’ unique challenges of today.</t>
   </si>
   <si>
+    <t>Impac / Advanced Energy</t>
+  </si>
+  <si>
     <t>IMS Connector Systems</t>
   </si>
   <si>
     <t>IMS is an international technology company specializing in the development and manufacture of RF connector products. The range of products encompasses RF Co-axial, Rf-plug connectors, co-axial cable assemblies, adaptors and RF test and antenna switches for the Communication, Automotive and Industrial markets. Our 40 years of experience and comprehensive know-how in high frequency technology, material technology and precision mechanics along with out focus on innovation has resulted in creative solutions for our customers. Essential to our success is our continuous innovation, individual technical support worldwide and orientation to customer needs. Our portfolio includes the innovative Quick-lock, SnapN and MedEasy Lock connectors and the newly developed 4.3-10 for smaller size and weight requirements. Our Automotive applications include the SMBA (FAKRA -Automotive Expert Group) along with our extensive High-Speed Data (HSD) and MCA. IMS has a broad experience and capabilities in building cable assemblies including RF Co-axial, strands and cable tree, flexible, semi-flexible and semi-rigid cable. IMS has more than 500 highly qualified and experienced employees in our China and Hungary facilities, which have been in place since 1997. This guarantees stable processes and unmatched quality assured by our IATF and DEKRA (German) certifications. The modern, highly automated facilities combine the highest quality and reliability possible along with the lowest cost.</t>
   </si>
   <si>
     <t>Infineon Technologies</t>
   </si>
   <si>
     <t>Insight SIP</t>
   </si>
   <si>
     <t>At Insight SIP, we have a simple mission – making complex RF easy for our customers. We do this by offering miniature modules, designed and built using “System-in-Package” technology, and with integrated antennas using our own unique patented “Antenna-in-Package” technology. This allows it to offer the smallest devices on the market, without compromise on performance. Our 3-D electromagnetic simulation techniques allow us to design the antenna as an integral part of the device rather than something added on to some electronics. Our devices come radio certified for core global markets.Backed up by our responsive technical support, which includes layout reviews and RF simulation of customer devices for knotty problems, this allows customers to focus their design skills on solving the issues specific to their application domain, and not waste valuable engineering resources on core RF issues. We offer fully integrated and certified solutions based on Bluetooth Low Energy, LoRa, Ultra-Wide-Band, and Wi-Fi.</t>
   </si>
   <si>
     <t>Integra Optics INC</t>
   </si>
   <si>
     <t>Integra Optics is a leader in the telecommunications industry. We help network engineers, designers, and managers around the world build out new fiber optic networks, extend the value of their existing networks, and maintain uptime with extremely reliable transceivers and fiber optic components. ¶ Recognized for our innovative network solutions, product reliability, technical expertise, and personalized customer service, our mission is to ensure that our customers can turn up services faster, build out the fiber networks they need to be competitive, and keep them up and running.</t>
   </si>
   <si>
     <t>International Power</t>
   </si>
   <si>
     <t>We specialize in linear ac to dc power supplies for applications that require high reliability, tight output regulation, and FAST CUSTOMER SERVICE. Standard products, as well as products, customized for your application. The International Power “open frame series” are a high-reliability line of regulated open frame linear AC to DC power supplies designed to operate over the wide range of AC power sources found worldwide. This feature simplifies your inventory and service consideration by allowing the use of one standard power supply regardless of the destination. These models are designed to meet many domestic and international regulatory agency requirements. If you plan to distribute your products worldwide, obtaining necessary agency approvals can be greatly simplified by specifying our International Power “open frame series”.</t>
@@ -1478,50 +1499,53 @@
     <t>Kester</t>
   </si>
   <si>
     <t>Kester, an Illinois Tool Works Company, is a leading global supplier of assembly materials to the electronic assembly, component and microelectronic marketplaces. Our products include an array of basic and high-tech attachment materials including traditional soldering chemicals, paste, wire and bar products. We serve a worldwide customer base with facilities in North America, Europe and Asia.</t>
   </si>
   <si>
     <t>Klein Tools</t>
   </si>
   <si>
     <t>Since 1857, Klein Tools has manufactured the world's finest hand tools. Today, Klein Tools is the #1 choice among professional tradesmen. We manufacture more than 3,000 tools and accessories, including pliers, cable and bolt cutters, wire strippers, voice-data-video tools and testers, fish tapes, conduit benders, drill bits, insulated tools, gloves and many other high-quality products. Klein Tools' dedication to quality and innovation continues with products available for professional tradesmen worldwide.</t>
   </si>
   <si>
     <t>Knowles</t>
   </si>
   <si>
     <t>Knowles Corporation has achieved excellence for more than 65 years by introducing technologies that have changed the way companies and people communicate today. Through extreme reliability, custom engineering, and scalable manufacturing, Knowles enables businesses to succeed in the most demanding applications.​</t>
   </si>
   <si>
     <t>Knowles Brands</t>
   </si>
   <si>
     <t>Knowles’ deep history, best-in-class talent, and unmatched capabilities in acoustics, software, and signal processing, enables us to solve our customers’ critical audio challenges.</t>
   </si>
   <si>
     <t>Labelmate</t>
+  </si>
+  <si>
+    <t>LAPP</t>
   </si>
   <si>
     <t>L-COM</t>
   </si>
   <si>
     <t xml:space="preserve">L-com is a leading manufacturer and supplier of wired and wireless connectivity solutions. With a wide range of products and extensive industry expertise, L-com serves various markets, including telecommunications, aerospace, military, industrial automation, and more. The company’s comprehensive portfolio include cables, connectors, adapters, antennas, amplifiers, and other connectivity products designed to meet the demanding requirements of modern connectivity applications. Whether it's Ethernet, USB, HDMI, RF, or fiber optic solutions, L-com has a diverse range of products to address a wide array of connectivity needs.
 L-com’s product offerings are designed and manufactured to meet stringent industry standards and undergo rigorous testing to ensure optimal performance, durability, and reliability. From the materials used to the manufacturing processes employed, the company maintains a commitment to excellence, resulting in products that consistently deliver outstanding performance. Whether it's for commercial or industrial applications, customers can rely on L-com to deliver reliable, high-performance connectivity products that meet their specific needs.</t>
   </si>
   <si>
     <t>Ledtronics</t>
   </si>
   <si>
     <t>Since 1983, LEDtronics has been America’s Premium Brand LED Company. They are the pioneers of designing, manufacturing and packaging LED lighting products for hundreds of industries and thousands of customers, including 80 percent of Fortune 500 companies. The company’s vast array of products includes LED indicator bulbs &amp; lamps, indoor LED lighting, and outdoor LED lighting.</t>
   </si>
   <si>
     <t>LEMO</t>
   </si>
   <si>
     <t>For nearly 80 years, LEMO® has led in high-performance custom interconnects. With 90,000+ Swiss-engineered connector configurations and cable assemblies, LEMO supports medical, aerospace, defense, test &amp; measurement, and industrial applications while delivering reliable performance.</t>
   </si>
   <si>
     <t>Leviton</t>
   </si>
   <si>
     <t>Linemaster Switch</t>
@@ -1560,50 +1584,53 @@
 A dedicated team of engineers and researchers drives innovation by leveraging state-of-the-art software tools, while an accredited internal testing laboratory (EN ISO/IEC 17025) performs rigorous validation in compliance with both national and international standards.
 The company’s strong foundation in its domestic market has enabled steady global growth. Today, LOVATO Electric operates 14 international subsidiaries and collaborates with a network of over 90 importers, ensuring the availability of its products in more than 100 countries worldwide.</t>
   </si>
   <si>
     <t>LPS Research</t>
   </si>
   <si>
     <t>LPS customers throughout the world use our products to maintain their equipment’s efficiency and productivity. Because these products are such an integral part of their operation, our customers depend on quick delivery with minimal turnaround time. To ensure their immediate accessibility, LPS products are stocked in multiple locations worldwide. Such broad availability expedites delivery, so LPS customers will never encounter inconvenient and costly delays due to late shipments.</t>
   </si>
   <si>
     <t>Lufkin / APEX</t>
   </si>
   <si>
     <t>Lumberg Automation</t>
   </si>
   <si>
     <t>Get the high-performing power and data transmission you need in the compact size today’s smaller automation equipment demands. The LioN-Power system gives you a one-stop, field-level solution that’s perfect for the latest technologies driven by the Industrial Internet of Things (IIoT).</t>
   </si>
   <si>
     <t>Lumex</t>
   </si>
   <si>
     <t>For over 40 years, Lumex has been a global leader in the optoelectronics industry, with the broadest range of high efficiency, high performance LEDs and LCDs in the industry. With thousands of standard products and a focus on semi-custom and custom designs, Lumex is a valuable resource for quality and innovation.</t>
   </si>
   <si>
+    <t>Luxtron / Advanced Energy</t>
+  </si>
+  <si>
     <t>Macromatic Industrial Controls</t>
   </si>
   <si>
     <t>Magnum / Cooper</t>
   </si>
   <si>
     <t>Maida/Songtian</t>
   </si>
   <si>
     <t>Mallory</t>
   </si>
   <si>
     <t>Mallory Sonalert</t>
   </si>
   <si>
     <t>Mallory Sonalert Products, Inc. is a technology-driven manufacturer of high-performance audible alarm devices. They manufacture and distribute the Sonalert® brand of electronic audible alarms. Sonalert® is recognized around the world as the standard in audible alarms and other board-level audible devices such as transducers, indicators and sirens. Mallory delivers sound solutions to customers in a variety of industrial, consumer, transportation, medical, and military markets.</t>
   </si>
   <si>
     <t>Manhattan Wire</t>
   </si>
   <si>
     <t>Marathon Special Products</t>
   </si>
   <si>
     <t>Marathon Special Products has been making various terminal blocks for the utility and industrial markets since it was founded in the 1930’s. MSP has been a leader in the terminal block line since receiving their first patent in 1932.The company provides small barrier strips, large heavy duty and sectional styles to cover all terminal block demands. Marathon Special Products was acquired by Regal Beloit Corporation in 1997. As a combined company, their ability to mold, stamp and assemble all of their parts makes them unique in the industry. In addition to their terminal block line, Marathon® Special Products brand has been an industry leader in electrical/electronic components designed for circuit protection and connection applications for over 70 years. The brand’s product offering includes fuse holders for power fuses, power distribution blocks, touch proof power blocks, single and double row terminal blocks, heavy duty terminal blocks, NEMA and DIN sectional terminal blocks. Marathon Special Products provides many NEMA/barrier style fuse holders with different terminal options for the majority of North American fuses and several enclosed (European/IEC) styles.As an industry leader for supplying power blocks in North America since 1955, the company provides one of the broadest lines with various sizes, terminal styles, electrical ratings and features. We carry extensive products from MSP - check out the inventory and great prices.</t>
@@ -1710,50 +1737,53 @@
   <si>
     <t xml:space="preserve">M.G. Chemicals is a manufacturer and wholesaler of chemical products for the electronics industry. Their chemical products include dusters and circuit coolers, cleaners, degreasers, flux removers, contact cleaners, protective coatings, epoxies, adhesives, RTV silicones, lubricants, EMI/RFI shielding coatings, thermal management products, prototyping supplies, and more.
 They also distribute related non-chemical products, such as wipes, swabs, brushes, desoldering braid, and copper clad boards.</t>
   </si>
   <si>
     <t>Microchip Technology</t>
   </si>
   <si>
     <t>Microchip Technology Inc. is a leading provider of microcontroller and analog semiconductors, providing low-risk product development, lower total system cost and faster time to market for thousands of diverse customer applications worldwide. Headquartered in Chandler, Arizona, Microchip offers outstanding technical support along with dependable delivery and quality.</t>
   </si>
   <si>
     <t>Micron Industries</t>
   </si>
   <si>
     <t xml:space="preserve">Micron Power specializes in converting AC power, using Transformers, and AC/DC power supplies.  Micron maintains local inventory of the standard catalog offerings, and usually ships in one or two days.  As the industry leader for more than 40 years, Micron is the supplier of choice for leading original equipment manufacturers and control system builders around the world.  And, with the certification and assignment of CAGE Code 059422261/78N14, Micron is now active in the U.S. federal government’s System for Award Management system(SAM).  Micron has a long magnetic technology history beginning with transformers, which enabled Micron to develop a state of the art AC/DC power supply offering with outstanding cost for performance metrics.  This U/L listed AC/DC DIN Rail offering is second to none in the industry.</t>
   </si>
   <si>
     <t>Micronetics</t>
   </si>
   <si>
     <t>Middle Atlantic</t>
   </si>
   <si>
     <t xml:space="preserve">Middle Atlantic Products, Inc. manufactures exceptional support and protection products to mount integrated AV systems in Residential, Commercial, Broadcast, and Security applications.
 All of our products are engineered to maximize system reliability and to meet the needs of installers; from thermal considerations and built-in cable management on our racks and enclosures, to pre-installed washers on our rack screws, we build in ways to save time and simplify the job.</t>
+  </si>
+  <si>
+    <t>Mikron / Advanced Energy</t>
   </si>
   <si>
     <t>MINEBEA</t>
   </si>
   <si>
     <t>Mitsumi</t>
   </si>
   <si>
     <t>Mitsumi is a key brand within the MinebeaMitsumi Group, offering a wide range of high-precision electronic components designed for today’s most advanced technologies. Since joining the MinebeaMitsumi portfolio in 2015, Mitsumi has continued to deliver innovative solutions including MEMS sensors, coils, power management semiconductors, tactile switches, and connectors. By combining advanced simulation tools with precision manufacturing, Mitsumi engineers help customers select, integrate, and test components to achieve optimal performance across a variety of use cases. As part of the MinebeaMitsumi Group, Mitsumi is backed by global resources, deep technical expertise, and a shared commitment to supporting next-generation electronics.</t>
   </si>
   <si>
     <t>MMD</t>
   </si>
   <si>
     <t>The MMD brand provides unparalleled flexibility in the frequency control device market by offering a broad range of timing components. MMD is powered by Abracon, which provides the latest technical design support and global supply chain flexibility to solve customers’ unique challenges of today.</t>
   </si>
   <si>
     <t>Mode Electronics</t>
   </si>
   <si>
     <t>Mode Electronics is a supplier of a wide range of quality electronic components. Their products are available from Electronic Distributors across North America.</t>
   </si>
   <si>
     <t>ModICE / Cinch Connectivity Solutions</t>
   </si>
@@ -1871,51 +1901,51 @@
   </si>
   <si>
     <t xml:space="preserve">nVent SCHROFF has been synonymous with innovation since it was founded in Germany in 1962, starting with the development of a euro board subrack system that helped make the 19” standard universal. nVent continues to pioneer electronic infrastructure for a wide range of applications today.
 Compatible.  Modular.  Scalable.  Recognized worldwide, nVent SCHROFF products meet national and international standards for electronics packaging and are in accordance with IEC 60297-3-x and IEEE 1101.x.  Starting with our standards-based solutions, then modified or customized to meet the needs of your specific application, can save you time and money versus creating a proprietary solution.</t>
   </si>
   <si>
     <t>OC White Company</t>
   </si>
   <si>
     <t xml:space="preserve">O.C. White is the world leader in high-quality inspection tools, lighting, and broadcast equipment for a variety of workplaces and has been in business since 1883. We have always been and will continue to stay a US-based manufacturing company.
 Our advantage has always been the creation of cutting-edge products, delivering superior quality, fast and reliable pre-and post-sales support, and maintaining selective distribution partners.
 Company Overview: Founded in 1883, Otis C. White crafted award-winning patents for a lathe tool rest, a chair for photographers, and adjustable extension movement in ball-and-socket joints. The O.C. White company now has offerings around the world and serves many different industries. One thing they all have in common is an appreciation for quality and products that aid in the creation of other goods and services.
 The company originally headquartered in Worcester, Massachusetts substantially grew when the son of Otis White Sr., Otis White Jr. started assisting in the development of his father’s inventions. Together they sold the now famous “Adjustable Holders for Incandescent Lamps” to anyone in need of a sturdy work light eventually leading to the articulated arm now used in many O.C. White product families.
 The O.C. White company is now located in Thorndike, Massachusetts operating a 92,000 sq. ft. building and humbly commands respect within the electronics, metalworking, industrial, broadcast, aerospace, metrology, medical device, OEM, and healthcare industries. Considered the world’s oldest industrial lighting manufacturer, O.C. White has earned an unparalleled reputation for the quality of its superior products and fixtures. It is not unusual to find the company’s early fixtures in antique shops or on eBay, which may have been originally sold for $10, they now often go for thousands of dollars.</t>
   </si>
   <si>
     <t>ODU</t>
   </si>
   <si>
     <t>ODU is among the leading international suppliers of connector systems. Our company employs 2,500 people around the world. The group of companies has its headquarters in Mühldorf am Inn, Germany, roughly 80 kilometers (50 miles) east of Munich. ODU also has an international distribution network, production and product development sites in Sibiu (Romania), Shanghai (China), Tijuana (Mexico) and Camarillo (USA).</t>
   </si>
   <si>
     <t>Ohmite</t>
   </si>
   <si>
-    <t>Ohmite Manufacturing Company has been a leading provider of resistors for high current, high voltage and high energy applications for over 80 years. Ohmite's full complement of products includes wirewound, wire element, thick film, and ceramic composition resistors, in addition to variable voltage controls and heatsinks.</t>
+    <t>Ohmite has been the leading provider of resistive products for high current, high voltage, and high energy applications for over 100 years. The company's full complement of resistor construction includes wirewound, wire element, thick film, and ceramic composition.</t>
   </si>
   <si>
     <t>Ohmite Ceramics</t>
   </si>
   <si>
     <t>Okaya Electric</t>
   </si>
   <si>
     <t>Okaya is a world wide company that designs, manufactures and markets Electrical Noise Suppression Components and LED products for use in the Electrical and Electronics industry. Okaya's ISO9000 Certifications assure that only the very best quality is acceptable for the products we represent.</t>
   </si>
   <si>
     <t>Olympic Wire &amp; Cable</t>
   </si>
   <si>
     <t>With over 35 years in business, Olympic supplies all cable and wiring needs from the simplest hook-up wire, to today's leading category products and fiber optic cable for the most sophisticated voice, data, and video requirements, Olympic meets the wire and cable industry's complete range of needs.</t>
   </si>
   <si>
     <t>Omnetics</t>
   </si>
   <si>
     <t>Omnetics Connector Corporation is a leading global provider of precision and high-reliabilityelectronic connectors and interconnect systems.For more than40 years, we have engineered an extensive portfolio of innovative products, witha special focus on micro-miniature and nano-miniature interconnects. Our connectors areamong the smallest on the market and deliver exceptional performance in challenging workenvironments. As interconnect technologies continue to evolve, we design next-generationproducts that help bring transformative ideas to life.Our connectors are highly sought after by designers working in the medical, military, aviation,aerospace, and other leading-edge industries. Omnetics understands the rigorous operatingconditions mission-critical applications endure and our solutions include EMI shielding, IPsealing, polarization, rugged materials, and other elements that ensure connectivity underpressure. We maintain a large inventory of off-the-shelf products.Our high-reliability portfolio includes:Micro and nano strip connectorsMicro and nano circular connectorsNano-D / Bi-Lobe®Polarized nano connectorsSqueeze-latching nano connectorsMIL-DTL-32139 Nano-D connectorsMIL-DTL-83513 Micro-D connectorsMicro-D and latching Micro-D connectorsHybrid connector configurationsCable assembliesWe take great pride in the products we build for you. Our design team works closely withcustomers to create new and custom interconnect solutions for tomorrow’s innovativeproducts. Our connectors are designed, produced, and tested by hand at our plant in theUnited States. Omnetics is a privately held company and we exist to advance innovationwherever it is needed next.</t>
   </si>
   <si>
     <t>Omron Automation</t>
   </si>
@@ -1948,52 +1978,51 @@
   <si>
     <t>OptiFuse is a manufacturer and marketer of overcurrent and over-voltage protection devices. We set out to make the world a safer place by designing, manufacturing, and distributing quality circuit protection devices such as fuses, circuit breakers and accessories used primarily in transportation, electronics, and industrial applications.</t>
   </si>
   <si>
     <t>OPTO-22</t>
   </si>
   <si>
     <t xml:space="preserve">Began in 1974, Opto 22 manufactures controllers, I/O, solid-state relays, and software products that link electrical, mechanical, and electronic devices to networks and computers. The company  manufactures and tests its products out of Temecula, CA and stands by most of their SSR's and I/O modules for life.</t>
   </si>
   <si>
     <t>Orion Fans</t>
   </si>
   <si>
     <t>Orion Fans is a global manufacturer of standard and custom thermal management solutions including AC, EC, and DC fans, fan accessories, fan trays, blowers, and motorized impellers. With over 40 years of experience, Orion Fans has been supplying quality engineered cooling products and assemblies to a wide range of industries and applications. Orion Fans has engineering, sales, and manufacturing facilities in the United States, Europe, and Asia.</t>
   </si>
   <si>
     <t>Oscilent</t>
   </si>
   <si>
     <t>The Oscilent brand is a broad line provider of frequency control products that offers design and production expertise in RF Filtering, focused on Surface Acoustic Wave (SAW) resonators-based filters. Oscilent is powered by Abracon, which provides the latest technical design support and global supply chain flexibility to solve customers’ unique challenges of today.</t>
   </si>
   <si>
     <t>Oslo Switch</t>
   </si>
   <si>
-    <t xml:space="preserve">Oslo Switch Incorporated was founded in 1972 by Jules and Elizabeth Martinez. The company has enjoyed a continuity of management since its inception and remains a closely held corporation.
-Oslo Switch currently operates as a manufacturer and importer/exporter from its sole location in Cheshire, Connecticut, U.S.A. Oslo's product offering focuses on manually operated lighted pushbutton, rocker and keylock switches. Our emphasis is on quick delivery of both catalog standard and custom components, at good dollar value.</t>
+    <t>Product Offering: Rocker Switches, Push Buttons, KeylocksOslo Switch has been manufacturing manually-operated electromechanical switches for over 40 years. Oslo’s product offering has grown to include five types of lighted push buttons, eight styles of lighted and non-lighted rocker switches and a variety of keylocks.</t>
   </si>
   <si>
     <t>OTTO Controls</t>
   </si>
   <si>
     <t>OTTO Controls is a U.S. designer and manufacturer of high-quality, precision controls that perform for demanding applications in Military/Aerospace; Construction, Agriculture and other Heavy Equipment; Mining; Forestry; Material Handling; Utilities; Industrial; Medical; Marine and specialty markets</t>
   </si>
   <si>
     <t>Oupiin America Inc</t>
   </si>
   <si>
     <t xml:space="preserve">In today's high-tech market, those who innovate are the ones who will thrive. Here at Oupiin, we continuously strive to improve our product line and are committed to keeping in touch with our clients. As a result, we distinguished being a world leader in the design, manufacturing, and sales of high-quality, high-volume connectors worldwide.
 With only six employees, Oupiin began in 1979 as a small manufacturer of plastic molds for many of Taiwan's large connector manufacturers. Enjoying steady growth and recognition, Oupiin soon began drawing worldwide attention.
 With fully automated factories in Taiwan and China, Oupiin takes pride in using the most state-of-the-art equipment and is considered one of the world's most modern connector manufacturers. Oupiin's products are used in various computer, communication, industrial manufacturing, and utility equipment and are currently used by some of the world's most respected technology companies.
 All our products are engineered and subjected to thorough testing and harsh working conditions. Our automated manufacturing process is integrated with a rigorous quality control system. By combining precision equipment with a highly skilled and motivated staff committed to perfection, Oupiin can provide consistent excellence and reliability at competitive prices. Our continual emphasis on quality control has awarded us the distinction of being a registered ISO 9001, ISO 13485, and IATF 16949 company! Oupiin, as an ISO 9001, ISO 13485, and IATF 16949 company, clients can rest assured that all products meet or exceed industry quality standards.
 Besides quality control, one of Oupiin's top priorities is to participate in the necessary safety standards specified by UL, CUL, CSA, and other foreign agencies.
 Quality parts are only one measure of Oupiin's success, and Oupiin is in the business of providing customer satisfaction. To ensure that, Oupiin maintains high-quality standards at all levels of our operations, and we pay close attention to all our clients' needs from product innovation to delivery.</t>
   </si>
   <si>
     <t>Paladin Tools</t>
   </si>
   <si>
     <t>For over 30 years, Paladin Tools has served datacom, IT and broadcast professionals with trusted tools for wire and cable preparation, termination and testing.</t>
   </si>
   <si>
@@ -2057,54 +2086,51 @@
   <si>
     <t>P-DUKE is a Taiwan based company founded in 1992, that is fully committed to research &amp; development and the production of high-performance power conversion products. P-DUKE offers a broad range of DC/DC converters and AC/DC power supplies, as well as custom power conversion solutions, especially focus on medical, railway and industrial markets, where the highest product quality and compliance to all relative application standards is required.</t>
   </si>
   <si>
     <t>Peatech</t>
   </si>
   <si>
     <t>Peddinghau</t>
   </si>
   <si>
     <t>Pelican Cases</t>
   </si>
   <si>
     <t>PETERELEC</t>
   </si>
   <si>
     <t>Pfannenber</t>
   </si>
   <si>
     <t>Phihong</t>
   </si>
   <si>
     <t>Philmore Mfg.</t>
   </si>
   <si>
-    <t xml:space="preserve">Philmore Manufacturing was founded in 1921 in Rockford, Illinois. Known in the 1950s for its line of televisions (made from 1948-1965), the company has been manufacturing electronic components for nearly 100 years. Philmore also made morse code kits for early telegraph communication and was influential in crystal radio manufacturing.
-[...2 lines deleted...]
-Other Philmore Manufacturing products include dimmers and switches, cable and power assemblies, circuit breakers and fuse accessories, as well as, transformers, batteries and resistors.</t>
+    <t>Philmore Manufacturing was founded in 1921 in Rockford, Illinois. Known in the 1950s for its line of televisions (made from 1948-1965), the company has been manufacturing electronic components for nearly 100 years. Philmore also made morse code kits for early telegraph communication and was influential in crystal radio manufacturing. In December 1988, Wayne and Judy Timpe started LKG Industries and that same year acquired Philmore and a number of other companies over the years. LKG Industries, Inc.dba Philmore/Datak/Carter Craft/Pfanstiehl imports, manufactures and markets thousands of electronic accessory items for use with consumer items, in categories such as Audio, Video, Television, Telephone and Personal Computers, as well as connectors and switches for use in manufacturing. Philmore’s microphone connectors are now used in a wide variety of industrial applications. Their reliable, economical multi-pin connections are popular for rugged mobile use, as they stand up to extremes of shock and vibration. These multi-pin mobile connectors are in high demand. Other Philmore Manufacturing products include dimmers and switches, cable and power assemblies, circuit breakers and fuse accessories, as well as, transformers, batteries and resistors.</t>
   </si>
   <si>
     <t>Phoenix Contact</t>
   </si>
   <si>
     <t xml:space="preserve">Phoenix Contact develops and manufactures industrial electrical and electronic technology products that power, protect, connect, and automate systems and equipment. Our products are used in many industrial settings – on the manufacturing floor, in infrastructure, or for complex device connection.
 Phoenix Contact GmbH &amp; Co. KG, Blomberg, Germany, operates 55 international subsidiaries and employs more than 17,100 people worldwide. Phoenix Contact USA, located in Middletown, Pa., employs about 800 people in the U.S.</t>
   </si>
   <si>
     <t>Phoenix Mecano - BOPLA</t>
   </si>
   <si>
     <t xml:space="preserve">BOPLA has been developing and manufacturing enclosures for more than 50 years. In association with Phoenix Mecano, BOPLA develops and manufactures high-quality enclosures and system solutions for the following sectors:
 Safety and Security Technology
 Telecommunications
 Automotive Technology
 Medical</t>
   </si>
   <si>
     <t>Phoenix Mecano - PTR HARTMANN</t>
   </si>
   <si>
     <t xml:space="preserve">PTR HARTMANN offers DIN rail terminal blocks. They can be wired using the classic screw clamp connection, Push-In technology or using the easy-to-use tension spring principle.
 In association with Phoenix Mecano, PTR HARTMANN offers all the following standard products: Feed-through terminal blocks, earth terminal blocks, disconnect terminal blocks, fuse terminal blocks, multi-level terminal blocks, installation and initiator terminal blocks, in addition to motor terminal blocks, isolating (blade) terminal blocks and direct mounting terminal blocks.</t>
   </si>
@@ -2209,109 +2235,118 @@
   <si>
     <t>Qualtek Electronics</t>
   </si>
   <si>
     <t>Qualtek offers a vast array of AC Receptacles, Cable Assemblies, EMI Power Line Filters, Fans &amp; Fan Accessories, Heat Shrink Products, Power Cords &amp; Cordsets, Power Supplies, Thermal Circuit Breakers &amp; Wiring Devices. International Procurement Services (IPS), a division of Qualtek, provides a complete range of offshore services from component sourcing to complete turnkey projects.</t>
   </si>
   <si>
     <t>Quam</t>
   </si>
   <si>
     <t>Quam designs and manufactures a wide scope of loudspeaker and installation solutions for the changing installed sound industry. If the project involves signaling, sound masking, voice or music, look to Quam as your "problem solver."</t>
   </si>
   <si>
     <t>Quantic Paktron</t>
   </si>
   <si>
     <t>Quantic Paktron is the technological leader in the manufacture of multilayer polymer film capacitors and sells across diverse markets including automotive, commercial, Hi-Rel, military, space and telecommunications. Products featured are the Angstor® Capacitor (miniature radial leaded capacitor), Capstick® Capacitor (lead-frame capacitor), Surfilm® Capacitor (surface mount chip capacitor) and the most widely recognized trademark product in the industry for an RC (resistor-capacitor) snubber network, Quantic Paktron’s Quencharc® Capacitor (RC network snubber capacitor).</t>
   </si>
   <si>
     <t>Quest Technology</t>
   </si>
   <si>
     <t>Quest Technology International offers a diverse product selection of interconnect products including UL &amp; ETL verified networking solutions for data and voice. In addition most connectivity products now meet the RoHS standard.</t>
   </si>
   <si>
+    <t>Radiall</t>
+  </si>
+  <si>
     <t>RAF</t>
   </si>
   <si>
     <t>RAF Electronic Hardware, an MW Components brand, is the nation's leading supplier of electronic hardware components to a variety of industries, including computers, telecommunications, medical, entertainment and military/aerospace. Our product line includes standoffs, spacers, handles and ferrules, male/female standoffs, captive screws, retainers, threaded inserts for plastic, jackscrews, precision shoulder screws, thumb screws, thumb nuts, swage standoffs, insulating washers, anti-rotation swage standoffs, swaging tools, and plastic circuit board supports. All products can be supplied in American standard and metric dimensions.</t>
   </si>
   <si>
     <t>RAFI INC</t>
   </si>
   <si>
-    <t>Founded in 1900, RAFI today develops and produces electromechanical components and systems for human-machine interaction. RAFI’s comprehensive product portfolio features a full range of HMI components, including pushbuttons, tactile switches, emergency stop buttons, key switches, selector switches, signal indicators, membrane keyboards, capacitive touch systems, and complete control and operating panels—designed to deliver reliable, high-performance interface solutions across a wide variety of applications.  RAFI products are used in many industries, including automation, medical technology, mechanical and plant engineering, road and rail vehicles, household appliances and telecommunications. The RAFI Group operates internationally with more than 2,000 employees at locations in Germany, Europe, China and the USA. It has been owned by the US investment company Oaktree since 2020. The headquarters are located in Berg, Germany.</t>
+    <t>Founded in 1900, RAFI today develops and produces electromechanical components and systems for human-machine interaction. RAFI’s comprehensive product portfolio features a full range of HMI components, including pushbuttons, tactile switches, emergency stop buttons, key switches, selector switches, and signal indicators — designed to deliver reliable, high-performance interface solutions across a wide variety of applications.  RAFI products are used in many industries, including automation, medical technology, mechanical and plant engineering, road and rail vehicles, household appliances and telecommunications. The RAFI Group operates internationally with more than 2,000 employees at locations in Germany, Europe, China and the USA. It has been owned by the US investment company Oaktree since 2020. The headquarters are located in Berg, Germany.</t>
+  </si>
+  <si>
+    <t>Ramxeed</t>
   </si>
   <si>
     <t>RCD Components</t>
   </si>
   <si>
     <t>RCD has been a key manufacturer of standard and custom Resistors/Capacitors/Coils/Delay Lines for over 40 years. RCD’s USA plant is the home of the SWIFTTM program, and also specializes in military, aerospace and custom/specialty products. Caribbean and Asian facilities are geared for medium to high volume production, helping to ensure the industries most competitive pricing</t>
   </si>
   <si>
     <t>REAN</t>
   </si>
   <si>
     <t xml:space="preserve">Discover REAN®, a brand of the Neutrik Group, marrying over 45 years of precision engineering and know-how with Neutrik Group’s dedicated state-of-the-art production facilities. REAN offers designers of audio, video, and lighting products a comprehensive range of connectors featuring ultra-robust, high-reliability designs, that promise unrivaled cost-performance ratios, backed by a truly global supply chain and experienced regional sales network.
 An extensive worldwide portfolio of connectors incorporates a full range of ’standard’ professional XLR, ¼” Jack, XLR/Jack combo, Ethernet, Power Connector, 3.5mm, Phono, DIN, and Dual Banana plug solutions, the power X series, and the Z Series of IP65 rated XLR and RJ45 Ethernet connectors. These are specified for outdoor applications, resistant to water and dirt, and optimized for use in lighting and digital signage applications.</t>
   </si>
   <si>
     <t>RECOM</t>
   </si>
   <si>
     <t>RECOM Power is a manufacturer of electronic power supply converters with over 30,000 compact power supplies for use in a wide variety of applications. RECOM has been specializing in AC/DC converters and DC/DC converters and switching regulators for over four decades.</t>
   </si>
   <si>
     <t>Rectron</t>
   </si>
   <si>
     <t>Rip-Tie</t>
+  </si>
+  <si>
+    <t>Rittal</t>
   </si>
   <si>
     <t>Rose and Krieger</t>
   </si>
   <si>
     <t>ROTH</t>
   </si>
   <si>
     <t>Rubycon America</t>
   </si>
   <si>
     <t xml:space="preserve">Rubycon first came to life in 1952 in Japan as Nihon Denkai Seisakusho and the Rubycon trademark was grabbed in 1953 when the company moved its offices to Tokyo. The founder was Teruo Tonouchi (who passed away in 2017 at age 99). Rubycon is one of the original pioneers in the aluminum capacitor market and is one of the largest suppliers of miniature electrolytic capacitors.
 Throughout the 1950s and 1960s the company had a number of name changes and acquired over 10 companies to add to their growth. In 1979, Rubycon America was established. Rubycon customers include electric / electronic equipment manufacturers, EMS (electronics manufacturing services), distributors, trading companies, and others.
 Rubycon manufactures components used in industrial equipment, renewable energy, automotive, power supply, computer, lighting, and communication equipment. The company has offices throughout Asia and Europe as well as the United States. In October 2011, Rubycon Corporation expressed support for the universal principles about Human Rights, Labour, Environment and Anti-corruption upheld by the United Nations, and officially joined the UN Global Compact.
 Rubycon acquired its  ISO14001 certification in 1999 and its  ISO/TS16949 certification in 2006 and became  OHSAS18001 certified in 2018.</t>
   </si>
   <si>
     <t>S R Components</t>
   </si>
   <si>
-    <t>Same Sky</t>
-[...2 lines deleted...]
-    <t>Representing interconnectedness and breaking down barriers, Same Sky is an electronic components manufacturer that helps customers reach new heights and change the world with their designs. The company specializes in an ever-expanding range of product technologies, including interconnect, audio, thermal management, motion, relay, sensor and switch solutions.</t>
+    <t>Same Sky®</t>
+  </si>
+  <si>
+    <t>Representing interconnectedness and breaking down barriers, Same Sky® is an electronic components manufacturer that helps customers reach new heights and change the world with their designs. The company specializes in an ever-expanding range of product technologies, including interconnect, audio, thermal management, motion, relay, sensor and switch solutions.</t>
   </si>
   <si>
     <t>Samsung Electro-Mechanics</t>
   </si>
   <si>
     <t xml:space="preserve">Samsung Electro-Mechanics is a versatile manufacturer of various parts from mechanical parts to high-tech electronic parts.
 Founded in 1973, Samsung Electro-Mechanics has grown into a world-class company that develops and produces major electronic components.
 In our early days, we established the foundation for the self-reliant component industry in Korea through audio and video component production. In the 1980s, we expanded into materials and computer components, and our focus moved on to developing promising next-generation products, such as components for computer chips, mobile communication devices, and optical devices in the 1990s. Since the 2000s, we have been producing MLCC (Multilayer Ceramic Capacitors), power inductors, camera and communication modules, and substrates with world-class core technologies in materials, high-frequency wireless communication, and precision mechanics.
 Samsung Electro-Mechanics focuses on investment and development of technological convergence to advance our core products to the highest quality and plans to continuously expand our business portfolio through product development in the growing field of AI computing. We will also nurture our next-generation growth engines early on our way to become the No.1 company in the electronic components industry.</t>
   </si>
   <si>
     <t>Samtec</t>
   </si>
   <si>
     <t>Samtec, the service leader in the electronic interconnect industry, was founded in 1976 and is headquartered in New Albany, Indiana. We are committed to providing exceptional service, quality products, innovative technologies and convenient design tools.</t>
   </si>
   <si>
     <t>Sanyo Denki / San Ace</t>
   </si>
   <si>
     <t>SANYO DENKI is your ultimate source for cutting-edge thermal management solutions. For over 90 years, SANYO DENKI has been surpassing the ever-increasing cooling demands of customers all over the world by providing industry-leading reliability and performance.  A world leader of thermal solutions in performance and reliability, SANYO DENKI offers lower power consumption and high air flow at dramatically reduced noise levels, boasting the highest life expectancy hours for its fans in the industry. SANYO DENKI continues to thrive in leading the industry with a commitment to total customer satisfaction and the success of its business partners.</t>
   </si>
   <si>
     <t>SANYO DENKI / SANMOTION</t>
   </si>
@@ -2868,50 +2903,53 @@
     <t>TE Connectivity Energy</t>
   </si>
   <si>
     <t>TE Connectivity Sensor Solutions</t>
   </si>
   <si>
     <t>TE Connectivity has an unmatched portfolio of intelligent, efficient and high-performing connectivity and sensor solutions that are used for customers across several industries, from automotive, industrial and commercial transportation and aerospace and defense, to medical, industrial and consumer applications. TE is now one of the largest connectivity and sensor companies in the world, with innovative sensor solutions that help customers transform concepts into smart, connected creations</t>
   </si>
   <si>
     <t>TE Connectivity/Products Ulimited Asia</t>
   </si>
   <si>
     <t>TE Connecvtivity / Citec Asia</t>
   </si>
   <si>
     <t>Tecate Group</t>
   </si>
   <si>
     <t>Techspray</t>
   </si>
   <si>
     <t>Techspray specializes in cleaners, coatings, and other chemicals and tools that improve efficiency, safety, and performance.</t>
   </si>
   <si>
     <t>Tegam / Advanced Energy</t>
+  </si>
+  <si>
+    <t>Advanced Energy strengthened its leadership in RF process power solutions with the acquisition of TEGAM in 2021. TEGAM's industry-leading metrology and calibration technologies contribute to the precise control and repeatability of RF power delivery in plasma etch and deposition processes.The electronic and digital instruments of TEGAM include industry-leading RF power meters, power sensors, ohmmeters, bond meters and calibration systems, which deliver best-in-class accuracy, portability, and durability even in harsh environments.</t>
   </si>
   <si>
     <t>Teledyne Coax</t>
   </si>
   <si>
     <t xml:space="preserve">Teledyne Coax Switches has over 40 years of proven RF/Microwave Solutions, has the broadest range of RF Products from DC to 33 GHz, and Supply Chain and Logistic Support: Model Ship, Build to Forecast, Distributor Inventory, and Consignment Inventory.
 Teledyne will respond to your needs!</t>
   </si>
   <si>
     <t>Teledyne FLIR</t>
   </si>
   <si>
     <t>Teledyne Technologies Incorporated provides enabling technologies for industrial growth markets that require advanced technology and high reliability. These markets include aerospace and defense, factory automation, air and water quality environmental monitoring, electronics design and development, oceanographic research, deepwater oil and gas exploration and production, medical imaging and pharmaceutical research.Our products include digital imaging sensors, cameras and systems within the visible, infrared and X-ray spectra, monitoring and control instrumentation for marine and environmental applications, harsh environment interconnects, electronic test and measurement equipment, aircraft information management systems, and defense electronics and satellite communication subsystems. We also supply engineered systems for defense, space, environmental and energy applications. We differentiate ourselves from many of our direct competitors by having a customer and company-sponsored applied research center that augments our product development expertise.</t>
   </si>
   <si>
     <t>Teledyne Industrial</t>
   </si>
   <si>
     <t>Teledyne provides enabling technologies for industrial growth markets. They have evolved from a company that was primarily focused on aerospace and defense to one that serves multiple markets that require advanced technology and high reliability. These markets include deep-water oil and gas exploration and production, oceanographic research, air and water quality environmental monitoring, factory automation and medical imaging.</t>
   </si>
   <si>
     <t>Teledyne Microwave Solutions</t>
   </si>
   <si>
     <t>Teledyne Microwave Solutions was forged from the consolidation of five different Teledyne microwave product companies. Combined, these companies offer market leading design, development and manufacturing of a wide array of microwave solutions used in high technology equipment and systems. Typical customer market sectors include Industrial, Radar, Satcom, Aerospace, Military, and Space systems. Teledyne Microwave Solutions is positioned to become the market leading brand within the RF &amp; Microwave component market segment and provides customers with a comprehensive range of product solutions which address the most demanding of applications.</t>
@@ -2964,73 +3002,69 @@
 Thomas and Betts has expanded its product offers over the years through acquisition of companies focused on critical infrastructure in the power protection industry. Their electrical fittings include brands such as Liquidtight® fittings, Erickson® couplings and others, pioneering many industry standard rigid fittings including Chase® nipples and Erickson® couplings and BlueKote® conduit bodies.
 In 2012, the company was acquired by Swedish/Swiss firm ABB (ASEA Brown Boveri) for $3.9 billion. Thomas and Betts have operations in approximately 20 countries, with manufacturing, marketing and sales activities concentrated primarily in North America and Europe.
 They are manufacturers of electrical connectors and components used in industrial, commercial, communications, and utility markets, and a leading producer of commercial heating units and highly engineered steel structures used primarily for utility transmission.</t>
   </si>
   <si>
     <t>Thordarson</t>
   </si>
   <si>
     <t>Thyro / Advanced Energy</t>
   </si>
   <si>
     <t>Tigo Energy</t>
   </si>
   <si>
     <t xml:space="preserve">Tigo is a Silicon Valley company founded in 2007 by a team of experienced technologists.  Combining a unique systems-level approach with expertise in semi-conductors, power electronics, and solar energy the Tigo team developed the first generation Smart Module Optimizer technology for the solar industry.
 Tigo's vision is to leverage power electronics and communications technology to drive the cost of solar electricity down.  By partnering with Tier 1 module and inverter manufacturers in the industry, Tigo Energy is able to focus on its key innovation and leverage the broader ecosystem.
 Tigo has operations in the USA, across Europe, Japan, China, Australia and the Middle East.</t>
   </si>
   <si>
     <t>Top Flight</t>
   </si>
   <si>
     <t>Trek / Advanced Energy</t>
   </si>
   <si>
+    <t>Advanced Energy acquired Trek in 2018. The Trek product line includes high-voltage amplifiers, power supplies and generators, electrostatic measurement instruments, and electrostatic discharge (ESD) sensors and monitors. The tools are excellent for semiconductor, aerospace, automotive, medical, defense, PV solar, and test and measurement applications.</t>
+  </si>
+  <si>
     <t>Triad Magnetics</t>
   </si>
   <si>
     <t>Over 1,000 part numbers mean you will probably find the component you need in Triad's standard product line. If not, the creative thinkers of Triad Magnetics can offer powerful custom solutions. Whether it's Switchmode/High Frequency, Wall Plug-In, Power Transformers, Inductors or Audio Transformers, each product is backed up by the industry's most resourceful and organized magnetic supplier organization.</t>
   </si>
   <si>
     <t>Tri-Mag LLC</t>
   </si>
   <si>
     <t>Tri-Mag, LLC is a power components manufacturer founded in 1980. Based in Visalia, California and now headquartered with Curtis Industries in Milwaukee, WI, our power supply, EMI/RFI filter and DC-DC converter product lines are supported throughout the country by our force of regional sales representatives and distributors. Tri-Mag, LLC has been manufacturing quality power conversion components, from EMI filters to power supplies, since its inception. We offer a wide selection of standard power electronics and power systems along with custom design services to ensure we have the component to meet the requirements of your unique application.</t>
   </si>
   <si>
     <t>Triplett Test Equipment</t>
   </si>
   <si>
     <t>For over 120 years, Triplett has been a trusted name in test equipment, relied on by technicians, electricians, and industry pros across the globe. Whether you're maintaining facilities, troubleshooting systems, or ensuring jobsite safety, our tools deliver the accuracy, durability, and value professionals demand. With a legacy of rugged performance and real-world reliability, Triplett supports electrical, Maintenance Repairs and Operations (MRO), networking, and security work with confidence. Hardworking tools for hardworking professionals.</t>
-  </si>
-[...5 lines deleted...]
-Eaton delivers D‑IT products and solutions for Education, Pro AV, Data Centers, Retail, Healthcare, Government, and Industrial markets—plus flexible work‑from‑anywhere solutions.</t>
   </si>
   <si>
     <t>Triton/ Molex LLC</t>
   </si>
   <si>
     <t>TRP Connector</t>
   </si>
   <si>
     <t>Trumeter Company</t>
   </si>
   <si>
     <t>Trumeter Company Inc. started operations in the UK in 1937 and in the US in 1938. The company is a global designer, manufacturer and distributor of sophisticated measurement instruments, automotive lighting systems and LED lighting applications. Our engineers design and invent innovative products that meet and exceed our customer’s specifications and expectations. Trumeter has sales reps in more than 30 countries through a worldwide network of Sales Executives, Distributor Partners and strategically located operations. Trumeter's heritage is founded on three core products, which they have manufactured and supplied all over the world. Today, Trumeter is acknowledged as a world leader in distance measurement, length measurement and electronic counter and measurement. Their products include LED Lighting for the automotive sector street and office lighting sector, as well as water measuring and metering products.</t>
   </si>
   <si>
     <t>TT Electronics/BI Magnetics</t>
   </si>
   <si>
     <t>U.S. TOYO Fan</t>
   </si>
   <si>
     <t xml:space="preserve">The U.S. Toyo Fan product line consists of AC and DC fans and blowers and related accessories, such as finger guards, filters, and fan cords. Through a successful ongoing marketing effort these products are widely available nationally and internationally from distributors that ship globally like us here at OnlineComponents.com
 In addition, if there are  special fan requirements needed we can work closely with this supplier to provide technical engineering assistance as needed.</t>
   </si>
   <si>
     <t>Ultravolt / Advanced Energy</t>
@@ -3094,51 +3128,52 @@
   </si>
   <si>
     <t>Wakefield</t>
   </si>
   <si>
     <t>Wakefield Thermal has been in continuous operations since 1952, providing thermal solutions across multiple industries, from international Fortune 50 companies to small and medium sized businesses. Industries served include Power Conversion, Information Technology, Renewable Energy, Telecommunications, Transportation, Aerospace/Defense, LED Lighting, Factory Automation, Consumer, and Medical. The thermal solutions Wakefield Thermal manufactures comprise a wide array of products, including thermal extrusions, LED heat sinks, heat frames and pipes, fans, heat exchangers, coolant distribution units, liquid cold plates, etc., making Wakefield Thermal unique in its ability to deliver the increasingly complex thermal solutions required to meet the thermal engineering challenges of today's ever-higher electronics packaging densities.</t>
   </si>
   <si>
     <t>Waldom Electronics</t>
   </si>
   <si>
     <t xml:space="preserve">Waldom Electronics pioneered the concept of master distribution and is the recognized leader in the billion dollar electronic component redistribution market. Waldom is a master distributor for over 30 World Class Suppliers. Waldom sells exclusively to distributors, never to OEMs or end-users.
 Waldom is an authorized source of brand-name components selling to over 3,000 distributors worldwide. Waldom’s distributor customers include the largest electronic broad line and high-service distributors, strategic regional and local distributors, electrical and industrial distributors, and distributors in emerging geographic markets.
 Waldom offers unique supply chain programs to both its supplier partners and distributor customers. These innovative programs provide an opportunity to increase sales and market share, while reducing costs through optimizing the supply chain.</t>
   </si>
   <si>
     <t>WECO Electrical Connectors Inc.</t>
   </si>
   <si>
     <t>Founded in 1921, in HANAU, Germany, WECO has dealt in new ideas from the beginning. The company’s first major success was the patent granted for the development of jacket clamps used in electrical installations. WECO was also the first to use thermoplastics in the design and manufacturing of coupling and splicing techniques. Today WECO still continues to design innovative products. Our line of surface mount products won us the Canadian Manufacturers &amp; Exporters Association award for New Technology/Innovation. New technology and innovation continues as we launch our LED interconnect solutions. WECO offers a variety of products to a worldwide customer base. Combining revolutionary modern design with interconnect state of the art engineering innovations, our manufacturing facilities based in, Canada, Brazil, Mexico, Germany and Tunisia provide high quality products for a wide variety of applications in diverse industries.</t>
   </si>
   <si>
     <t>Weidmuller</t>
   </si>
   <si>
-    <t>Weidmuller, a leading provider of solutions for the transmission of power, signals and data in industrial environments, provides solutions for professionals in the energy, transportation, device manufacturing, building automation and water and wastewater markets. As Weidmuller knows, be it automobile manufacturing, electricity production or water management - hardly any of today’s industries can do without electronics and electrical connectivity. Having started in 1850, Weidmuller has been at the forefront of electrotechnology. The company’s product lines are built to the highest standards and include circuit breakers, terminal blocks, power adapters, cable accessories and others. To Weidmuller connectivity is the key, whether it involves power, signals and data, demands and solutions or theory and practice. The company has known for over a century that industrial connectivity needs connections and that is what Weidmuller stands for, as their website notes.</t>
+    <t xml:space="preserve">As comprehensive automation becomes a reality across industries, Weidmuller USA is defining the roadmap to Industry 4.0. The company designs, innovates, and delivers smart industrial connectivity solutions engineered for the future of American industry. By working closely with its customers, Weidmuller develops cutting-edge industrial technology that powers businesses to operate seamlessly, scale effortlessly, grow sustainably, and bring their vision to life.
+Products include terminal blocks, power supplies, remote I/O, PLC and PAC Controllers, field wiring, heavy duty connectors, industrial ethernet solutions, and surge/circuit protection.</t>
   </si>
   <si>
     <t>Weller / Apex</t>
   </si>
   <si>
     <t>In the soldering industry, the name Weller® carries a lot of weight. Carl Weller patented the first hand-soldering tool to heat and cool rapidly in 1941. Weller Manufacturing Company was founded in 1945 as a family partnership near Philadelphia, Pennsylvania, USA. Over the years, manufacturers of many types of products – from televisions to washing machines – came to rely on Weller® for its quality and reliability. Today Weller® tools play a role in the manufacture of electronics innovations around the world.</t>
   </si>
   <si>
     <t>Welwyn / TT Electronics</t>
   </si>
   <si>
     <t>Our product offering is comprehensive, with an ohmic value range spanning 18 decades, and many innovations in the field of high power steel resistors, safety-qualified fusing resistors and high energy surge tolerant parts.  Designers rely on our components for critical products from energy meters to motor drives.</t>
   </si>
   <si>
     <t>WEST COAST CONTROLS</t>
   </si>
   <si>
     <t>White Rodgers / Emerson</t>
   </si>
   <si>
     <t>White-Rodgers - an Emerson Climate Technologies company - with over 75 years of expertise in Heating and Cooling Controls, offers a full line of furnace controls, gas valves, cooling and heat pump controls, water heater valves and controls as well as their leading edge thermostats.</t>
   </si>
   <si>
     <t>Wieland Electric</t>
   </si>
@@ -3253,51 +3288,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" fillId="2" applyFill="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B591"/>
+  <dimension ref="A1:B600"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>4</v>
       </c>
@@ -3752,4275 +3787,4347 @@
       <c r="B59" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
         <v>105</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
         <v>107</v>
       </c>
       <c r="B61" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
         <v>108</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>109</v>
+        <v>13</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>111</v>
+        <v>13</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>113</v>
+        <v>13</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>13</v>
+        <v>112</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>13</v>
+        <v>114</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="B67" s="0" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>121</v>
+        <v>13</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="B72" s="0" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
         <v>125</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>13</v>
+        <v>124</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
         <v>126</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>121</v>
+        <v>13</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
         <v>127</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>13</v>
+        <v>124</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
         <v>128</v>
       </c>
       <c r="B76" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
         <v>129</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>13</v>
+        <v>124</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
         <v>130</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>131</v>
+        <v>13</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>133</v>
+        <v>13</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>135</v>
+        <v>13</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>13</v>
+        <v>136</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>144</v>
+        <v>13</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>13</v>
+        <v>143</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>151</v>
+        <v>13</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>13</v>
+        <v>160</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>168</v>
+        <v>13</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>13</v>
+        <v>167</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>13</v>
+        <v>169</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="B101" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
         <v>172</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>173</v>
+        <v>13</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>175</v>
+        <v>13</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>177</v>
+        <v>13</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>13</v>
+        <v>180</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>13</v>
+        <v>184</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>187</v>
+        <v>13</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>191</v>
+        <v>13</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>13</v>
+        <v>196</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>13</v>
+        <v>198</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="B118" s="0" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="B119" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>204</v>
+        <v>13</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>208</v>
+        <v>13</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>13</v>
+        <v>217</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>225</v>
+        <v>13</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>13</v>
+        <v>224</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>232</v>
+        <v>13</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>235</v>
+        <v>232</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>13</v>
+        <v>233</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>13</v>
+        <v>241</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
+        <v>242</v>
+      </c>
+      <c r="B142" s="0" t="s">
         <v>243</v>
-      </c>
-[...1 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="B143" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>248</v>
+        <v>13</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="B145" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="B146" s="0" t="s">
         <v>250</v>
-      </c>
-[...1 lines deleted...]
-        <v>251</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="B147" s="0" t="s">
         <v>252</v>
-      </c>
-[...1 lines deleted...]
-        <v>253</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>13</v>
+        <v>252</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
+        <v>254</v>
+      </c>
+      <c r="B149" s="0" t="s">
         <v>255</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
         <v>256</v>
       </c>
       <c r="B150" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
         <v>258</v>
       </c>
       <c r="B151" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
         <v>259</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>260</v>
+        <v>13</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="B153" s="0" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>264</v>
+        <v>13</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>13</v>
+        <v>264</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
+        <v>265</v>
+      </c>
+      <c r="B156" s="0" t="s">
         <v>266</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
         <v>267</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>13</v>
+        <v>268</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>269</v>
+        <v>13</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
         <v>270</v>
       </c>
       <c r="B159" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
         <v>271</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>272</v>
+        <v>13</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>274</v>
+        <v>13</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>13</v>
+        <v>274</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>277</v>
+        <v>13</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>13</v>
+        <v>277</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
+        <v>278</v>
+      </c>
+      <c r="B165" s="0" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
         <v>280</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>281</v>
+        <v>13</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="B167" s="0" t="s">
         <v>282</v>
-      </c>
-[...1 lines deleted...]
-        <v>283</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="B168" s="0" t="s">
         <v>284</v>
-      </c>
-[...1 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>287</v>
+        <v>13</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>13</v>
+        <v>297</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="B176" s="0" t="s">
         <v>299</v>
-      </c>
-[...1 lines deleted...]
-        <v>300</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
+        <v>300</v>
+      </c>
+      <c r="B177" s="0" t="s">
         <v>301</v>
-      </c>
-[...1 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="B178" s="0" t="s">
         <v>303</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
         <v>304</v>
       </c>
       <c r="B179" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
         <v>306</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>307</v>
+        <v>13</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
+        <v>307</v>
+      </c>
+      <c r="B181" s="0" t="s">
         <v>308</v>
-      </c>
-[...1 lines deleted...]
-        <v>309</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="B182" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="B183" s="0" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="B184" s="0" t="s">
         <v>313</v>
-      </c>
-[...1 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="B185" s="0" t="s">
         <v>315</v>
-      </c>
-[...1 lines deleted...]
-        <v>316</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>318</v>
+        <v>13</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>13</v>
+        <v>328</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
+        <v>329</v>
+      </c>
+      <c r="B193" s="0" t="s">
         <v>330</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
         <v>331</v>
       </c>
       <c r="B194" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
         <v>333</v>
       </c>
       <c r="B195" s="0" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
         <v>335</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>336</v>
+        <v>13</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>338</v>
+        <v>13</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="B198" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="B199" s="0" t="s">
         <v>340</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
         <v>341</v>
       </c>
       <c r="B200" s="0" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
         <v>343</v>
       </c>
       <c r="B201" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0" t="s">
         <v>345</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="B203" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="B204" s="0" t="s">
         <v>348</v>
-      </c>
-[...1 lines deleted...]
-        <v>349</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
+        <v>349</v>
+      </c>
+      <c r="B205" s="0" t="s">
         <v>350</v>
-      </c>
-[...1 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="B206" s="0" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>355</v>
+        <v>13</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="B208" s="0" t="s">
-        <v>13</v>
+        <v>355</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="B209" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
+        <v>358</v>
+      </c>
+      <c r="B210" s="0" t="s">
         <v>359</v>
-      </c>
-[...1 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="s">
+        <v>360</v>
+      </c>
+      <c r="B211" s="0" t="s">
         <v>361</v>
-      </c>
-[...1 lines deleted...]
-        <v>362</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>364</v>
+        <v>13</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="s">
-        <v>365</v>
+        <v>363</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="s">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0" t="s">
+        <v>367</v>
+      </c>
+      <c r="B215" s="0" t="s">
         <v>368</v>
-      </c>
-[...1 lines deleted...]
-        <v>369</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="0" t="s">
+        <v>369</v>
+      </c>
+      <c r="B216" s="0" t="s">
         <v>370</v>
-      </c>
-[...1 lines deleted...]
-        <v>371</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="B217" s="0" t="s">
         <v>372</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0" t="s">
         <v>373</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>374</v>
+        <v>13</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="0" t="s">
+        <v>374</v>
+      </c>
+      <c r="B219" s="0" t="s">
         <v>375</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="0" t="s">
         <v>376</v>
       </c>
       <c r="B220" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="0" t="s">
         <v>378</v>
       </c>
       <c r="B221" s="0" t="s">
-        <v>379</v>
+        <v>13</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="B222" s="0" t="s">
         <v>380</v>
-      </c>
-[...1 lines deleted...]
-        <v>381</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="B223" s="0" t="s">
-        <v>383</v>
+        <v>13</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="0" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="B224" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="B225" s="0" t="s">
-        <v>13</v>
+        <v>385</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="B226" s="0" t="s">
         <v>387</v>
-      </c>
-[...1 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="B227" s="0" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="B228" s="0" t="s">
         <v>391</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="0" t="s">
         <v>392</v>
       </c>
       <c r="B229" s="0" t="s">
-        <v>393</v>
+        <v>13</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="0" t="s">
+        <v>393</v>
+      </c>
+      <c r="B230" s="0" t="s">
         <v>394</v>
-      </c>
-[...1 lines deleted...]
-        <v>395</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="B231" s="0" t="s">
         <v>396</v>
-      </c>
-[...1 lines deleted...]
-        <v>397</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="B232" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="B233" s="0" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="0" t="s">
         <v>400</v>
       </c>
       <c r="B234" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="0" t="s">
         <v>402</v>
       </c>
       <c r="B235" s="0" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="0" t="s">
         <v>404</v>
       </c>
       <c r="B236" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="0" t="s">
         <v>405</v>
       </c>
       <c r="B237" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="0" t="s">
         <v>406</v>
       </c>
       <c r="B238" s="0" t="s">
-        <v>13</v>
+        <v>407</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="0" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="B239" s="0" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="0" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="B240" s="0" t="s">
-        <v>410</v>
+        <v>13</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="0" t="s">
         <v>411</v>
       </c>
       <c r="B241" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="0" t="s">
         <v>412</v>
       </c>
       <c r="B242" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="0" t="s">
         <v>413</v>
       </c>
       <c r="B243" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="0" t="s">
         <v>415</v>
       </c>
       <c r="B244" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="0" t="s">
         <v>417</v>
       </c>
       <c r="B245" s="0" t="s">
-        <v>418</v>
+        <v>13</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="B246" s="0" t="s">
-        <v>420</v>
+        <v>13</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="B247" s="0" t="s">
-        <v>13</v>
+        <v>420</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="0" t="s">
+        <v>421</v>
+      </c>
+      <c r="B248" s="0" t="s">
         <v>422</v>
-      </c>
-[...1 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="0" t="s">
+        <v>423</v>
+      </c>
+      <c r="B249" s="0" t="s">
         <v>424</v>
-      </c>
-[...1 lines deleted...]
-        <v>425</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="B250" s="0" t="s">
-        <v>427</v>
+        <v>13</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="0" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
       <c r="B251" s="0" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="0" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
       <c r="B252" s="0" t="s">
-        <v>431</v>
+        <v>13</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
       <c r="B253" s="0" t="s">
-        <v>13</v>
+        <v>430</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="0" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="B254" s="0" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="0" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="B255" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="0" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
       <c r="B256" s="0" t="s">
-        <v>13</v>
+        <v>436</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="B257" s="0" t="s">
         <v>438</v>
-      </c>
-[...1 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="0" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="B258" s="0" t="s">
-        <v>441</v>
+        <v>13</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="0" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
       <c r="B259" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="B260" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="B261" s="0" t="s">
-        <v>447</v>
+        <v>13</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="0" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="B262" s="0" t="s">
-        <v>13</v>
+        <v>446</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="0" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="B263" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="0" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="B264" s="0" t="s">
-        <v>13</v>
+        <v>450</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="0" t="s">
+        <v>451</v>
+      </c>
+      <c r="B265" s="0" t="s">
         <v>452</v>
-      </c>
-[...1 lines deleted...]
-        <v>453</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="0" t="s">
+        <v>453</v>
+      </c>
+      <c r="B266" s="0" t="s">
         <v>454</v>
-      </c>
-[...1 lines deleted...]
-        <v>455</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="0" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
       <c r="B267" s="0" t="s">
-        <v>457</v>
+        <v>13</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="B268" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="0" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="B269" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="0" t="s">
-        <v>461</v>
+        <v>459</v>
       </c>
       <c r="B270" s="0" t="s">
-        <v>462</v>
+        <v>460</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="0" t="s">
-        <v>463</v>
+        <v>461</v>
       </c>
       <c r="B271" s="0" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="0" t="s">
-        <v>465</v>
+        <v>463</v>
       </c>
       <c r="B272" s="0" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="0" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
       <c r="B273" s="0" t="s">
-        <v>13</v>
+        <v>466</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="B274" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="0" t="s">
-        <v>469</v>
+        <v>468</v>
       </c>
       <c r="B275" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="0" t="s">
+        <v>469</v>
+      </c>
+      <c r="B276" s="0" t="s">
         <v>470</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="0" t="s">
         <v>471</v>
       </c>
       <c r="B277" s="0" t="s">
         <v>472</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="0" t="s">
         <v>473</v>
       </c>
       <c r="B278" s="0" t="s">
         <v>474</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="0" t="s">
         <v>475</v>
       </c>
       <c r="B279" s="0" t="s">
-        <v>476</v>
+        <v>13</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="0" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="B280" s="0" t="s">
-        <v>478</v>
+        <v>13</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="B281" s="0" t="s">
-        <v>480</v>
+        <v>13</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="0" t="s">
-        <v>481</v>
+        <v>478</v>
       </c>
       <c r="B282" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="B283" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="0" t="s">
-        <v>484</v>
+        <v>481</v>
       </c>
       <c r="B284" s="0" t="s">
-        <v>485</v>
+        <v>482</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="B285" s="0" t="s">
-        <v>13</v>
+        <v>484</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
       <c r="B286" s="0" t="s">
-        <v>13</v>
+        <v>486</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="0" t="s">
+        <v>487</v>
+      </c>
+      <c r="B287" s="0" t="s">
         <v>488</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="0" t="s">
         <v>489</v>
       </c>
       <c r="B288" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="0" t="s">
         <v>490</v>
       </c>
       <c r="B289" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="0" t="s">
         <v>492</v>
       </c>
       <c r="B290" s="0" t="s">
-        <v>13</v>
+        <v>493</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="0" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="B291" s="0" t="s">
-        <v>494</v>
+        <v>13</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="0" t="s">
         <v>495</v>
       </c>
       <c r="B292" s="0" t="s">
-        <v>496</v>
+        <v>13</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="0" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="B293" s="0" t="s">
-        <v>498</v>
+        <v>13</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
       <c r="B294" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="B295" s="0" t="s">
-        <v>501</v>
+        <v>13</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="0" t="s">
-        <v>502</v>
+        <v>499</v>
       </c>
       <c r="B296" s="0" t="s">
-        <v>503</v>
+        <v>500</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="0" t="s">
-        <v>504</v>
+        <v>501</v>
       </c>
       <c r="B297" s="0" t="s">
-        <v>505</v>
+        <v>13</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="0" t="s">
-        <v>506</v>
+        <v>502</v>
       </c>
       <c r="B298" s="0" t="s">
-        <v>507</v>
+        <v>503</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="0" t="s">
-        <v>508</v>
+        <v>504</v>
       </c>
       <c r="B299" s="0" t="s">
-        <v>509</v>
+        <v>505</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="0" t="s">
-        <v>510</v>
+        <v>506</v>
       </c>
       <c r="B300" s="0" t="s">
-        <v>511</v>
+        <v>507</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="0" t="s">
-        <v>512</v>
+        <v>508</v>
       </c>
       <c r="B301" s="0" t="s">
-        <v>513</v>
+        <v>13</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="0" t="s">
-        <v>514</v>
+        <v>509</v>
       </c>
       <c r="B302" s="0" t="s">
-        <v>515</v>
+        <v>510</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="0" t="s">
-        <v>516</v>
+        <v>511</v>
       </c>
       <c r="B303" s="0" t="s">
-        <v>517</v>
+        <v>512</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="0" t="s">
-        <v>518</v>
+        <v>513</v>
       </c>
       <c r="B304" s="0" t="s">
-        <v>519</v>
+        <v>514</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="0" t="s">
-        <v>520</v>
+        <v>515</v>
       </c>
       <c r="B305" s="0" t="s">
-        <v>521</v>
+        <v>516</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="B306" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="0" t="s">
-        <v>524</v>
+        <v>519</v>
       </c>
       <c r="B307" s="0" t="s">
-        <v>525</v>
+        <v>520</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="0" t="s">
-        <v>526</v>
+        <v>521</v>
       </c>
       <c r="B308" s="0" t="s">
-        <v>527</v>
+        <v>522</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="0" t="s">
-        <v>528</v>
+        <v>523</v>
       </c>
       <c r="B309" s="0" t="s">
-        <v>529</v>
+        <v>524</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="0" t="s">
-        <v>530</v>
+        <v>525</v>
       </c>
       <c r="B310" s="0" t="s">
-        <v>531</v>
+        <v>526</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="0" t="s">
-        <v>532</v>
+        <v>527</v>
       </c>
       <c r="B311" s="0" t="s">
-        <v>13</v>
+        <v>528</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="0" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="B312" s="0" t="s">
-        <v>534</v>
+        <v>530</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="0" t="s">
-        <v>535</v>
+        <v>531</v>
       </c>
       <c r="B313" s="0" t="s">
-        <v>13</v>
+        <v>532</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="0" t="s">
-        <v>536</v>
+        <v>533</v>
       </c>
       <c r="B314" s="0" t="s">
-        <v>537</v>
+        <v>534</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="0" t="s">
-        <v>538</v>
+        <v>535</v>
       </c>
       <c r="B315" s="0" t="s">
-        <v>539</v>
+        <v>536</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="0" t="s">
-        <v>540</v>
+        <v>537</v>
       </c>
       <c r="B316" s="0" t="s">
-        <v>541</v>
+        <v>538</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="0" t="s">
-        <v>542</v>
+        <v>539</v>
       </c>
       <c r="B317" s="0" t="s">
-        <v>13</v>
+        <v>540</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="B318" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="B319" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="B320" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="B321" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
       <c r="B322" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="B323" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="B324" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
       <c r="B325" s="0" t="s">
-        <v>555</v>
+        <v>13</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="0" t="s">
-        <v>556</v>
+        <v>553</v>
       </c>
       <c r="B326" s="0" t="s">
-        <v>557</v>
+        <v>13</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="B327" s="0" t="s">
-        <v>13</v>
+        <v>555</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="0" t="s">
-        <v>559</v>
+        <v>556</v>
       </c>
       <c r="B328" s="0" t="s">
-        <v>560</v>
+        <v>13</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="B329" s="0" t="s">
-        <v>562</v>
+        <v>13</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="0" t="s">
-        <v>563</v>
+        <v>558</v>
       </c>
       <c r="B330" s="0" t="s">
-        <v>564</v>
+        <v>559</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="0" t="s">
-        <v>565</v>
+        <v>560</v>
       </c>
       <c r="B331" s="0" t="s">
-        <v>566</v>
+        <v>561</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="0" t="s">
-        <v>567</v>
+        <v>562</v>
       </c>
       <c r="B332" s="0" t="s">
-        <v>13</v>
+        <v>563</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="B333" s="0" t="s">
-        <v>13</v>
+        <v>565</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="0" t="s">
-        <v>569</v>
+        <v>566</v>
       </c>
       <c r="B334" s="0" t="s">
-        <v>570</v>
+        <v>567</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="0" t="s">
-        <v>571</v>
+        <v>568</v>
       </c>
       <c r="B335" s="0" t="s">
-        <v>572</v>
+        <v>13</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="B336" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
       <c r="B337" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="B338" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="B339" s="0" t="s">
-        <v>580</v>
+        <v>576</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="0" t="s">
-        <v>581</v>
+        <v>577</v>
       </c>
       <c r="B340" s="0" t="s">
-        <v>582</v>
+        <v>13</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="0" t="s">
-        <v>583</v>
+        <v>578</v>
       </c>
       <c r="B341" s="0" t="s">
-        <v>584</v>
+        <v>13</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
       <c r="B342" s="0" t="s">
-        <v>13</v>
+        <v>580</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="0" t="s">
-        <v>586</v>
+        <v>581</v>
       </c>
       <c r="B343" s="0" t="s">
-        <v>587</v>
+        <v>582</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="0" t="s">
-        <v>588</v>
+        <v>583</v>
       </c>
       <c r="B344" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="B345" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="B346" s="0" t="s">
-        <v>593</v>
+        <v>588</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="0" t="s">
-        <v>594</v>
+        <v>589</v>
       </c>
       <c r="B347" s="0" t="s">
-        <v>595</v>
+        <v>590</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="0" t="s">
-        <v>596</v>
+        <v>591</v>
       </c>
       <c r="B348" s="0" t="s">
-        <v>597</v>
+        <v>592</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="0" t="s">
-        <v>598</v>
+        <v>593</v>
       </c>
       <c r="B349" s="0" t="s">
-        <v>599</v>
+        <v>594</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="0" t="s">
-        <v>600</v>
+        <v>595</v>
       </c>
       <c r="B350" s="0" t="s">
-        <v>601</v>
+        <v>13</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="0" t="s">
-        <v>602</v>
+        <v>596</v>
       </c>
       <c r="B351" s="0" t="s">
-        <v>603</v>
+        <v>597</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="0" t="s">
-        <v>604</v>
+        <v>598</v>
       </c>
       <c r="B352" s="0" t="s">
-        <v>605</v>
+        <v>599</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="0" t="s">
-        <v>606</v>
+        <v>600</v>
       </c>
       <c r="B353" s="0" t="s">
-        <v>607</v>
+        <v>601</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="0" t="s">
-        <v>608</v>
+        <v>602</v>
       </c>
       <c r="B354" s="0" t="s">
-        <v>609</v>
+        <v>603</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="0" t="s">
-        <v>610</v>
+        <v>604</v>
       </c>
       <c r="B355" s="0" t="s">
-        <v>611</v>
+        <v>605</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="0" t="s">
-        <v>612</v>
+        <v>606</v>
       </c>
       <c r="B356" s="0" t="s">
-        <v>613</v>
+        <v>607</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="0" t="s">
-        <v>614</v>
+        <v>608</v>
       </c>
       <c r="B357" s="0" t="s">
-        <v>615</v>
+        <v>609</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="0" t="s">
-        <v>616</v>
+        <v>610</v>
       </c>
       <c r="B358" s="0" t="s">
-        <v>617</v>
+        <v>611</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="0" t="s">
-        <v>618</v>
+        <v>612</v>
       </c>
       <c r="B359" s="0" t="s">
-        <v>619</v>
+        <v>613</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="0" t="s">
-        <v>620</v>
+        <v>614</v>
       </c>
       <c r="B360" s="0" t="s">
-        <v>621</v>
+        <v>615</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="0" t="s">
-        <v>622</v>
+        <v>616</v>
       </c>
       <c r="B361" s="0" t="s">
-        <v>623</v>
+        <v>617</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="0" t="s">
-        <v>624</v>
+        <v>618</v>
       </c>
       <c r="B362" s="0" t="s">
-        <v>625</v>
+        <v>619</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
       <c r="B363" s="0" t="s">
-        <v>627</v>
+        <v>621</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="B364" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
       <c r="B365" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="0" t="s">
-        <v>632</v>
+        <v>626</v>
       </c>
       <c r="B366" s="0" t="s">
-        <v>633</v>
+        <v>627</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="0" t="s">
-        <v>634</v>
+        <v>628</v>
       </c>
       <c r="B367" s="0" t="s">
-        <v>635</v>
+        <v>629</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="B368" s="0" t="s">
-        <v>13</v>
+        <v>631</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="0" t="s">
-        <v>637</v>
+        <v>632</v>
       </c>
       <c r="B369" s="0" t="s">
-        <v>13</v>
+        <v>633</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="0" t="s">
-        <v>638</v>
+        <v>634</v>
       </c>
       <c r="B370" s="0" t="s">
-        <v>13</v>
+        <v>635</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
       <c r="B371" s="0" t="s">
-        <v>13</v>
+        <v>637</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="0" t="s">
-        <v>640</v>
+        <v>638</v>
       </c>
       <c r="B372" s="0" t="s">
-        <v>13</v>
+        <v>639</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="0" t="s">
+        <v>640</v>
+      </c>
+      <c r="B373" s="0" t="s">
         <v>641</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="0" t="s">
         <v>642</v>
       </c>
       <c r="B374" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="0" t="s">
         <v>644</v>
       </c>
       <c r="B375" s="0" t="s">
         <v>645</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="0" t="s">
         <v>646</v>
       </c>
       <c r="B376" s="0" t="s">
-        <v>647</v>
+        <v>13</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="0" t="s">
-        <v>648</v>
+        <v>647</v>
       </c>
       <c r="B377" s="0" t="s">
-        <v>649</v>
+        <v>13</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="0" t="s">
-        <v>650</v>
+        <v>648</v>
       </c>
       <c r="B378" s="0" t="s">
-        <v>651</v>
+        <v>13</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="0" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="B379" s="0" t="s">
-        <v>653</v>
+        <v>13</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="B380" s="0" t="s">
-        <v>655</v>
+        <v>13</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="0" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="B381" s="0" t="s">
-        <v>657</v>
+        <v>13</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="B382" s="0" t="s">
-        <v>659</v>
+        <v>653</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="0" t="s">
-        <v>660</v>
+        <v>654</v>
       </c>
       <c r="B383" s="0" t="s">
-        <v>13</v>
+        <v>655</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="0" t="s">
-        <v>661</v>
+        <v>656</v>
       </c>
       <c r="B384" s="0" t="s">
-        <v>662</v>
+        <v>657</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="0" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
       <c r="B385" s="0" t="s">
-        <v>13</v>
+        <v>659</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
       <c r="B386" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="B387" s="0" t="s">
-        <v>13</v>
+        <v>663</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="B388" s="0" t="s">
-        <v>13</v>
+        <v>665</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="0" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
       <c r="B389" s="0" t="s">
-        <v>13</v>
+        <v>667</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="B390" s="0" t="s">
         <v>669</v>
-      </c>
-[...1 lines deleted...]
-        <v>670</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="0" t="s">
-        <v>671</v>
+        <v>670</v>
       </c>
       <c r="B391" s="0" t="s">
-        <v>672</v>
+        <v>13</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="0" t="s">
-        <v>673</v>
+        <v>671</v>
       </c>
       <c r="B392" s="0" t="s">
-        <v>189</v>
+        <v>672</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" s="0" t="s">
-        <v>674</v>
+        <v>673</v>
       </c>
       <c r="B393" s="0" t="s">
-        <v>675</v>
+        <v>13</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" s="0" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="B394" s="0" t="s">
-        <v>13</v>
+        <v>675</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="0" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
       <c r="B395" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="0" t="s">
-        <v>678</v>
+        <v>677</v>
       </c>
       <c r="B396" s="0" t="s">
-        <v>679</v>
+        <v>13</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" s="0" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
       <c r="B397" s="0" t="s">
-        <v>681</v>
+        <v>13</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="0" t="s">
-        <v>682</v>
+        <v>679</v>
       </c>
       <c r="B398" s="0" t="s">
-        <v>683</v>
+        <v>680</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="B399" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" s="0" t="s">
-        <v>686</v>
+        <v>683</v>
       </c>
       <c r="B400" s="0" t="s">
-        <v>687</v>
+        <v>192</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="0" t="s">
-        <v>688</v>
+        <v>684</v>
       </c>
       <c r="B401" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="0" t="s">
-        <v>690</v>
+        <v>686</v>
       </c>
       <c r="B402" s="0" t="s">
-        <v>691</v>
+        <v>13</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
       <c r="B403" s="0" t="s">
-        <v>693</v>
+        <v>13</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="0" t="s">
-        <v>694</v>
+        <v>688</v>
       </c>
       <c r="B404" s="0" t="s">
-        <v>695</v>
+        <v>689</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="0" t="s">
-        <v>696</v>
+        <v>690</v>
       </c>
       <c r="B405" s="0" t="s">
-        <v>13</v>
+        <v>691</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="0" t="s">
-        <v>697</v>
+        <v>692</v>
       </c>
       <c r="B406" s="0" t="s">
-        <v>13</v>
+        <v>693</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="0" t="s">
-        <v>698</v>
+        <v>694</v>
       </c>
       <c r="B407" s="0" t="s">
-        <v>13</v>
+        <v>695</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="B408" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
       <c r="B409" s="0" t="s">
-        <v>701</v>
+        <v>698</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="0" t="s">
-        <v>702</v>
+        <v>699</v>
       </c>
       <c r="B410" s="0" t="s">
-        <v>13</v>
+        <v>700</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
       <c r="B411" s="0" t="s">
-        <v>704</v>
+        <v>13</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="0" t="s">
-        <v>705</v>
+        <v>702</v>
       </c>
       <c r="B412" s="0" t="s">
-        <v>706</v>
+        <v>703</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="0" t="s">
+        <v>704</v>
+      </c>
+      <c r="B413" s="0" t="s">
         <v>705</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="0" t="s">
+        <v>706</v>
+      </c>
+      <c r="B414" s="0" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="0" t="s">
-        <v>709</v>
+        <v>708</v>
       </c>
       <c r="B415" s="0" t="s">
-        <v>710</v>
+        <v>13</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="0" t="s">
-        <v>711</v>
+        <v>709</v>
       </c>
       <c r="B416" s="0" t="s">
-        <v>712</v>
+        <v>13</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
       <c r="B417" s="0" t="s">
-        <v>714</v>
+        <v>13</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" s="0" t="s">
-        <v>715</v>
+        <v>711</v>
       </c>
       <c r="B418" s="0" t="s">
-        <v>716</v>
+        <v>13</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="0" t="s">
-        <v>717</v>
+        <v>712</v>
       </c>
       <c r="B419" s="0" t="s">
-        <v>716</v>
+        <v>13</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="0" t="s">
-        <v>718</v>
+        <v>713</v>
       </c>
       <c r="B420" s="0" t="s">
-        <v>716</v>
+        <v>714</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="0" t="s">
-        <v>719</v>
+        <v>715</v>
       </c>
       <c r="B421" s="0" t="s">
-        <v>720</v>
+        <v>13</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="0" t="s">
-        <v>721</v>
+        <v>716</v>
       </c>
       <c r="B422" s="0" t="s">
-        <v>722</v>
+        <v>717</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="0" t="s">
-        <v>723</v>
+        <v>718</v>
       </c>
       <c r="B423" s="0" t="s">
-        <v>724</v>
+        <v>719</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="0" t="s">
-        <v>725</v>
+        <v>720</v>
       </c>
       <c r="B424" s="0" t="s">
-        <v>726</v>
+        <v>721</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" s="0" t="s">
-        <v>727</v>
+        <v>722</v>
       </c>
       <c r="B425" s="0" t="s">
-        <v>728</v>
+        <v>723</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="0" t="s">
-        <v>729</v>
+        <v>724</v>
       </c>
       <c r="B426" s="0" t="s">
-        <v>730</v>
+        <v>725</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="0" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="B427" s="0" t="s">
-        <v>732</v>
+        <v>727</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="0" t="s">
-        <v>733</v>
+        <v>728</v>
       </c>
       <c r="B428" s="0" t="s">
-        <v>732</v>
+        <v>729</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" s="0" t="s">
-        <v>734</v>
+        <v>730</v>
       </c>
       <c r="B429" s="0" t="s">
-        <v>735</v>
+        <v>729</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="0" t="s">
-        <v>736</v>
+        <v>731</v>
       </c>
       <c r="B430" s="0" t="s">
-        <v>13</v>
+        <v>729</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" s="0" t="s">
-        <v>737</v>
+        <v>732</v>
       </c>
       <c r="B431" s="0" t="s">
-        <v>738</v>
+        <v>733</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="0" t="s">
-        <v>739</v>
+        <v>734</v>
       </c>
       <c r="B432" s="0" t="s">
-        <v>740</v>
+        <v>735</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="0" t="s">
-        <v>741</v>
+        <v>736</v>
       </c>
       <c r="B433" s="0" t="s">
-        <v>742</v>
+        <v>737</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" s="0" t="s">
-        <v>743</v>
+        <v>738</v>
       </c>
       <c r="B434" s="0" t="s">
-        <v>744</v>
+        <v>739</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" s="0" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="B435" s="0" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" s="0" t="s">
-        <v>747</v>
+        <v>742</v>
       </c>
       <c r="B436" s="0" t="s">
-        <v>748</v>
+        <v>743</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="0" t="s">
-        <v>749</v>
+        <v>744</v>
       </c>
       <c r="B437" s="0" t="s">
-        <v>750</v>
+        <v>745</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" s="0" t="s">
-        <v>751</v>
+        <v>746</v>
       </c>
       <c r="B438" s="0" t="s">
-        <v>752</v>
+        <v>745</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="B439" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" s="0" t="s">
-        <v>755</v>
+        <v>749</v>
       </c>
       <c r="B440" s="0" t="s">
-        <v>756</v>
+        <v>13</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" s="0" t="s">
-        <v>757</v>
+        <v>750</v>
       </c>
       <c r="B441" s="0" t="s">
-        <v>758</v>
+        <v>751</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" s="0" t="s">
-        <v>759</v>
+        <v>752</v>
       </c>
       <c r="B442" s="0" t="s">
-        <v>13</v>
+        <v>753</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
       <c r="B443" s="0" t="s">
-        <v>761</v>
+        <v>755</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="B444" s="0" t="s">
-        <v>13</v>
+        <v>757</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" s="0" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="B445" s="0" t="s">
-        <v>764</v>
+        <v>759</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" s="0" t="s">
-        <v>765</v>
+        <v>760</v>
       </c>
       <c r="B446" s="0" t="s">
-        <v>766</v>
+        <v>761</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" s="0" t="s">
-        <v>767</v>
+        <v>762</v>
       </c>
       <c r="B447" s="0" t="s">
-        <v>768</v>
+        <v>763</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" s="0" t="s">
-        <v>769</v>
+        <v>764</v>
       </c>
       <c r="B448" s="0" t="s">
-        <v>13</v>
+        <v>765</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" s="0" t="s">
-        <v>770</v>
+        <v>766</v>
       </c>
       <c r="B449" s="0" t="s">
-        <v>771</v>
+        <v>767</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="0" t="s">
-        <v>772</v>
+        <v>768</v>
       </c>
       <c r="B450" s="0" t="s">
-        <v>773</v>
+        <v>769</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" s="0" t="s">
-        <v>774</v>
+        <v>770</v>
       </c>
       <c r="B451" s="0" t="s">
-        <v>775</v>
+        <v>771</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="0" t="s">
-        <v>776</v>
+        <v>772</v>
       </c>
       <c r="B452" s="0" t="s">
-        <v>777</v>
+        <v>13</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" s="0" t="s">
-        <v>778</v>
+        <v>773</v>
       </c>
       <c r="B453" s="0" t="s">
-        <v>779</v>
+        <v>774</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="0" t="s">
-        <v>780</v>
+        <v>775</v>
       </c>
       <c r="B454" s="0" t="s">
-        <v>781</v>
+        <v>13</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="0" t="s">
-        <v>782</v>
+        <v>776</v>
       </c>
       <c r="B455" s="0" t="s">
-        <v>13</v>
+        <v>777</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="0" t="s">
-        <v>783</v>
+        <v>778</v>
       </c>
       <c r="B456" s="0" t="s">
-        <v>13</v>
+        <v>779</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="0" t="s">
-        <v>784</v>
+        <v>780</v>
       </c>
       <c r="B457" s="0" t="s">
-        <v>13</v>
+        <v>781</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" s="0" t="s">
-        <v>785</v>
+        <v>782</v>
       </c>
       <c r="B458" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="0" t="s">
-        <v>786</v>
+        <v>783</v>
       </c>
       <c r="B459" s="0" t="s">
-        <v>787</v>
+        <v>784</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" s="0" t="s">
-        <v>788</v>
+        <v>785</v>
       </c>
       <c r="B460" s="0" t="s">
-        <v>789</v>
+        <v>786</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" s="0" t="s">
-        <v>790</v>
+        <v>787</v>
       </c>
       <c r="B461" s="0" t="s">
-        <v>791</v>
+        <v>788</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="B462" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" s="0" t="s">
-        <v>794</v>
+        <v>791</v>
       </c>
       <c r="B463" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
       <c r="B464" s="0" t="s">
-        <v>797</v>
+        <v>794</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="B465" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
       <c r="B466" s="0" t="s">
-        <v>800</v>
+        <v>13</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="B467" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="B468" s="0" t="s">
-        <v>803</v>
+        <v>13</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" s="0" t="s">
-        <v>804</v>
+        <v>799</v>
       </c>
       <c r="B469" s="0" t="s">
-        <v>805</v>
+        <v>800</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" s="0" t="s">
-        <v>806</v>
+        <v>801</v>
       </c>
       <c r="B470" s="0" t="s">
-        <v>807</v>
+        <v>802</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" s="0" t="s">
-        <v>808</v>
+        <v>803</v>
       </c>
       <c r="B471" s="0" t="s">
-        <v>809</v>
+        <v>804</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" s="0" t="s">
-        <v>810</v>
+        <v>805</v>
       </c>
       <c r="B472" s="0" t="s">
-        <v>811</v>
+        <v>806</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" s="0" t="s">
-        <v>812</v>
+        <v>807</v>
       </c>
       <c r="B473" s="0" t="s">
-        <v>13</v>
+        <v>808</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" s="0" t="s">
-        <v>813</v>
+        <v>809</v>
       </c>
       <c r="B474" s="0" t="s">
-        <v>814</v>
+        <v>810</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" s="0" t="s">
-        <v>815</v>
+        <v>811</v>
       </c>
       <c r="B475" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" s="0" t="s">
-        <v>816</v>
+        <v>812</v>
       </c>
       <c r="B476" s="0" t="s">
-        <v>13</v>
+        <v>813</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" s="0" t="s">
-        <v>817</v>
+        <v>814</v>
       </c>
       <c r="B477" s="0" t="s">
-        <v>818</v>
+        <v>13</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" s="0" t="s">
-        <v>819</v>
+        <v>815</v>
       </c>
       <c r="B478" s="0" t="s">
-        <v>13</v>
+        <v>816</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" s="0" t="s">
-        <v>820</v>
+        <v>817</v>
       </c>
       <c r="B479" s="0" t="s">
-        <v>821</v>
+        <v>818</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" s="0" t="s">
-        <v>822</v>
+        <v>819</v>
       </c>
       <c r="B480" s="0" t="s">
-        <v>13</v>
+        <v>820</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" s="0" t="s">
-        <v>823</v>
+        <v>821</v>
       </c>
       <c r="B481" s="0" t="s">
-        <v>824</v>
+        <v>822</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" s="0" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B482" s="0" t="s">
-        <v>826</v>
+        <v>824</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="B483" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
       <c r="B484" s="0" t="s">
-        <v>829</v>
+        <v>827</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="B485" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="0" t="s">
-        <v>831</v>
+        <v>829</v>
       </c>
       <c r="B486" s="0" t="s">
-        <v>826</v>
+        <v>13</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" s="0" t="s">
-        <v>832</v>
+        <v>830</v>
       </c>
       <c r="B487" s="0" t="s">
-        <v>826</v>
+        <v>831</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" s="0" t="s">
-        <v>833</v>
+        <v>832</v>
       </c>
       <c r="B488" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="B489" s="0" t="s">
         <v>834</v>
-      </c>
-[...1 lines deleted...]
-        <v>826</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" s="0" t="s">
         <v>835</v>
       </c>
       <c r="B490" s="0" t="s">
-        <v>826</v>
+        <v>13</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" s="0" t="s">
         <v>836</v>
       </c>
       <c r="B491" s="0" t="s">
-        <v>826</v>
+        <v>837</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="B492" s="0" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="B493" s="0" t="s">
-        <v>826</v>
+        <v>13</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="B494" s="0" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" s="0" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="B495" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" s="0" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="B496" s="0" t="s">
-        <v>13</v>
+        <v>839</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" s="0" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="B497" s="0" t="s">
-        <v>13</v>
+        <v>839</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" s="0" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="B498" s="0" t="s">
-        <v>826</v>
+        <v>13</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" s="0" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="B499" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" s="0" t="s">
         <v>848</v>
       </c>
       <c r="B500" s="0" t="s">
-        <v>826</v>
+        <v>839</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" s="0" t="s">
         <v>849</v>
       </c>
       <c r="B501" s="0" t="s">
-        <v>13</v>
+        <v>839</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" s="0" t="s">
         <v>850</v>
       </c>
       <c r="B502" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" s="0" t="s">
         <v>852</v>
       </c>
       <c r="B503" s="0" t="s">
-        <v>13</v>
+        <v>839</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" s="0" t="s">
         <v>853</v>
       </c>
       <c r="B504" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" s="0" t="s">
         <v>855</v>
       </c>
       <c r="B505" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" s="0" t="s">
         <v>856</v>
       </c>
       <c r="B506" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" s="0" t="s">
         <v>857</v>
       </c>
       <c r="B507" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" s="0" t="s">
         <v>858</v>
       </c>
       <c r="B508" s="0" t="s">
-        <v>13</v>
+        <v>839</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" s="0" t="s">
         <v>859</v>
       </c>
       <c r="B509" s="0" t="s">
-        <v>13</v>
+        <v>860</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" s="0" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="B510" s="0" t="s">
-        <v>826</v>
+        <v>839</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" s="0" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="B511" s="0" t="s">
-        <v>826</v>
+        <v>13</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" s="0" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="B512" s="0" t="s">
-        <v>826</v>
+        <v>864</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
       <c r="B513" s="0" t="s">
-        <v>826</v>
+        <v>13</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" s="0" t="s">
-        <v>864</v>
+        <v>866</v>
       </c>
       <c r="B514" s="0" t="s">
-        <v>826</v>
+        <v>867</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" s="0" t="s">
-        <v>865</v>
+        <v>868</v>
       </c>
       <c r="B515" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" s="0" t="s">
-        <v>866</v>
+        <v>869</v>
       </c>
       <c r="B516" s="0" t="s">
-        <v>826</v>
+        <v>13</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" s="0" t="s">
-        <v>867</v>
+        <v>870</v>
       </c>
       <c r="B517" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" s="0" t="s">
-        <v>868</v>
+        <v>871</v>
       </c>
       <c r="B518" s="0" t="s">
-        <v>869</v>
+        <v>13</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" s="0" t="s">
-        <v>870</v>
+        <v>872</v>
       </c>
       <c r="B519" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" s="0" t="s">
-        <v>871</v>
+        <v>873</v>
       </c>
       <c r="B520" s="0" t="s">
-        <v>826</v>
+        <v>839</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" s="0" t="s">
-        <v>872</v>
+        <v>874</v>
       </c>
       <c r="B521" s="0" t="s">
-        <v>13</v>
+        <v>839</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" s="0" t="s">
-        <v>873</v>
+        <v>875</v>
       </c>
       <c r="B522" s="0" t="s">
-        <v>874</v>
+        <v>839</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" s="0" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="B523" s="0" t="s">
-        <v>876</v>
+        <v>839</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" s="0" t="s">
         <v>877</v>
       </c>
       <c r="B524" s="0" t="s">
-        <v>13</v>
+        <v>839</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" s="0" t="s">
         <v>878</v>
       </c>
       <c r="B525" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" s="0" t="s">
         <v>879</v>
       </c>
       <c r="B526" s="0" t="s">
-        <v>826</v>
+        <v>839</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" s="0" t="s">
         <v>880</v>
       </c>
       <c r="B527" s="0" t="s">
-        <v>826</v>
+        <v>13</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" s="0" t="s">
         <v>881</v>
       </c>
       <c r="B528" s="0" t="s">
-        <v>826</v>
+        <v>882</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" s="0" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="B529" s="0" t="s">
-        <v>826</v>
+        <v>13</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" s="0" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="B530" s="0" t="s">
-        <v>884</v>
+        <v>839</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" s="0" t="s">
         <v>885</v>
       </c>
       <c r="B531" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" s="0" t="s">
         <v>886</v>
       </c>
       <c r="B532" s="0" t="s">
-        <v>13</v>
+        <v>887</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="B533" s="0" t="s">
-        <v>13</v>
+        <v>889</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" s="0" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
       <c r="B534" s="0" t="s">
-        <v>889</v>
+        <v>13</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" s="0" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="B535" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" s="0" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="B536" s="0" t="s">
-        <v>892</v>
+        <v>839</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" s="0" t="s">
         <v>893</v>
       </c>
       <c r="B537" s="0" t="s">
-        <v>894</v>
+        <v>839</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" s="0" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
       <c r="B538" s="0" t="s">
-        <v>896</v>
+        <v>839</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="B539" s="0" t="s">
-        <v>898</v>
+        <v>839</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" s="0" t="s">
-        <v>899</v>
+        <v>896</v>
       </c>
       <c r="B540" s="0" t="s">
-        <v>900</v>
+        <v>897</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" s="0" t="s">
-        <v>901</v>
+        <v>898</v>
       </c>
       <c r="B541" s="0" t="s">
-        <v>902</v>
+        <v>13</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" s="0" t="s">
-        <v>903</v>
+        <v>899</v>
       </c>
       <c r="B542" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" s="0" t="s">
-        <v>904</v>
+        <v>900</v>
       </c>
       <c r="B543" s="0" t="s">
-        <v>905</v>
+        <v>13</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" s="0" t="s">
-        <v>906</v>
+        <v>901</v>
       </c>
       <c r="B544" s="0" t="s">
-        <v>907</v>
+        <v>902</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" s="0" t="s">
-        <v>908</v>
+        <v>903</v>
       </c>
       <c r="B545" s="0" t="s">
-        <v>13</v>
+        <v>904</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" s="0" t="s">
-        <v>909</v>
+        <v>905</v>
       </c>
       <c r="B546" s="0" t="s">
-        <v>910</v>
+        <v>906</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
       <c r="B547" s="0" t="s">
-        <v>13</v>
+        <v>908</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="B548" s="0" t="s">
-        <v>13</v>
+        <v>910</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="B549" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" s="0" t="s">
-        <v>915</v>
+        <v>913</v>
       </c>
       <c r="B550" s="0" t="s">
-        <v>13</v>
+        <v>914</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" s="0" t="s">
+        <v>915</v>
+      </c>
+      <c r="B551" s="0" t="s">
         <v>916</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" s="0" t="s">
         <v>917</v>
       </c>
       <c r="B552" s="0" t="s">
-        <v>918</v>
+        <v>13</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" s="0" t="s">
+        <v>918</v>
+      </c>
+      <c r="B553" s="0" t="s">
         <v>919</v>
-      </c>
-[...1 lines deleted...]
-        <v>920</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" s="0" t="s">
+        <v>920</v>
+      </c>
+      <c r="B554" s="0" t="s">
         <v>921</v>
-      </c>
-[...1 lines deleted...]
-        <v>922</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" s="0" t="s">
-        <v>923</v>
+        <v>922</v>
       </c>
       <c r="B555" s="0" t="s">
-        <v>924</v>
+        <v>13</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" s="0" t="s">
-        <v>925</v>
+        <v>923</v>
       </c>
       <c r="B556" s="0" t="s">
-        <v>13</v>
+        <v>924</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" s="0" t="s">
-        <v>926</v>
+        <v>925</v>
       </c>
       <c r="B557" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" s="0" t="s">
-        <v>927</v>
+        <v>926</v>
       </c>
       <c r="B558" s="0" t="s">
-        <v>928</v>
+        <v>13</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" s="0" t="s">
-        <v>929</v>
+        <v>927</v>
       </c>
       <c r="B559" s="0" t="s">
-        <v>13</v>
+        <v>928</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" s="0" t="s">
-        <v>930</v>
+        <v>929</v>
       </c>
       <c r="B560" s="0" t="s">
-        <v>931</v>
+        <v>13</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" s="0" t="s">
-        <v>932</v>
+        <v>930</v>
       </c>
       <c r="B561" s="0" t="s">
-        <v>933</v>
+        <v>931</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" s="0" t="s">
-        <v>934</v>
+        <v>932</v>
       </c>
       <c r="B562" s="0" t="s">
-        <v>13</v>
+        <v>933</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" s="0" t="s">
+        <v>934</v>
+      </c>
+      <c r="B563" s="0" t="s">
         <v>935</v>
-      </c>
-[...1 lines deleted...]
-        <v>936</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" s="0" t="s">
+        <v>936</v>
+      </c>
+      <c r="B564" s="0" t="s">
         <v>937</v>
-      </c>
-[...1 lines deleted...]
-        <v>938</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" s="0" t="s">
-        <v>939</v>
+        <v>938</v>
       </c>
       <c r="B565" s="0" t="s">
-        <v>940</v>
+        <v>13</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" s="0" t="s">
-        <v>941</v>
+        <v>939</v>
       </c>
       <c r="B566" s="0" t="s">
-        <v>942</v>
+        <v>13</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" s="0" t="s">
-        <v>943</v>
+        <v>940</v>
       </c>
       <c r="B567" s="0" t="s">
-        <v>944</v>
+        <v>941</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" s="0" t="s">
-        <v>945</v>
+        <v>942</v>
       </c>
       <c r="B568" s="0" t="s">
-        <v>946</v>
+        <v>13</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" s="0" t="s">
-        <v>947</v>
+        <v>943</v>
       </c>
       <c r="B569" s="0" t="s">
-        <v>948</v>
+        <v>944</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" s="0" t="s">
-        <v>949</v>
+        <v>945</v>
       </c>
       <c r="B570" s="0" t="s">
-        <v>950</v>
+        <v>946</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" s="0" t="s">
-        <v>951</v>
+        <v>947</v>
       </c>
       <c r="B571" s="0" t="s">
-        <v>952</v>
+        <v>13</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" s="0" t="s">
-        <v>953</v>
+        <v>948</v>
       </c>
       <c r="B572" s="0" t="s">
-        <v>954</v>
+        <v>949</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" s="0" t="s">
-        <v>955</v>
+        <v>950</v>
       </c>
       <c r="B573" s="0" t="s">
-        <v>956</v>
+        <v>951</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" s="0" t="s">
-        <v>957</v>
+        <v>952</v>
       </c>
       <c r="B574" s="0" t="s">
-        <v>958</v>
+        <v>953</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" s="0" t="s">
-        <v>959</v>
+        <v>954</v>
       </c>
       <c r="B575" s="0" t="s">
-        <v>960</v>
+        <v>955</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" s="0" t="s">
-        <v>961</v>
+        <v>956</v>
       </c>
       <c r="B576" s="0" t="s">
-        <v>13</v>
+        <v>957</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" s="0" t="s">
-        <v>962</v>
+        <v>958</v>
       </c>
       <c r="B577" s="0" t="s">
-        <v>963</v>
+        <v>959</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" s="0" t="s">
-        <v>964</v>
+        <v>960</v>
       </c>
       <c r="B578" s="0" t="s">
-        <v>965</v>
+        <v>961</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" s="0" t="s">
-        <v>966</v>
+        <v>962</v>
       </c>
       <c r="B579" s="0" t="s">
-        <v>967</v>
+        <v>963</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" s="0" t="s">
-        <v>968</v>
+        <v>964</v>
       </c>
       <c r="B580" s="0" t="s">
-        <v>13</v>
+        <v>965</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" s="0" t="s">
-        <v>969</v>
+        <v>966</v>
       </c>
       <c r="B581" s="0" t="s">
-        <v>970</v>
+        <v>967</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="B582" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>971</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" s="0" t="s">
-        <v>972</v>
+        <v>970</v>
       </c>
       <c r="B583" s="0" t="s">
-        <v>973</v>
+        <v>971</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" s="0" t="s">
-        <v>974</v>
+        <v>972</v>
       </c>
       <c r="B584" s="0" t="s">
-        <v>13</v>
+        <v>973</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
       <c r="B585" s="0" t="s">
-        <v>976</v>
+        <v>13</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" s="0" t="s">
-        <v>977</v>
+        <v>975</v>
       </c>
       <c r="B586" s="0" t="s">
-        <v>978</v>
+        <v>976</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" s="0" t="s">
-        <v>979</v>
+        <v>977</v>
       </c>
       <c r="B587" s="0" t="s">
-        <v>980</v>
+        <v>978</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" s="0" t="s">
-        <v>981</v>
+        <v>979</v>
       </c>
       <c r="B588" s="0" t="s">
-        <v>982</v>
+        <v>980</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" s="0" t="s">
-        <v>983</v>
+        <v>981</v>
       </c>
       <c r="B589" s="0" t="s">
-        <v>984</v>
+        <v>13</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" s="0" t="s">
-        <v>985</v>
+        <v>982</v>
       </c>
       <c r="B590" s="0" t="s">
-        <v>986</v>
+        <v>983</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" s="0" t="s">
+        <v>982</v>
+      </c>
+      <c r="B591" s="0" t="s">
+        <v>984</v>
+      </c>
+    </row>
+    <row r="592">
+      <c r="A592" s="0" t="s">
+        <v>985</v>
+      </c>
+      <c r="B592" s="0" t="s">
+        <v>986</v>
+      </c>
+    </row>
+    <row r="593">
+      <c r="A593" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="B591" s="0" t="s">
+      <c r="B593" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="594">
+      <c r="A594" s="0" t="s">
         <v>988</v>
+      </c>
+      <c r="B594" s="0" t="s">
+        <v>989</v>
+      </c>
+    </row>
+    <row r="595">
+      <c r="A595" s="0" t="s">
+        <v>990</v>
+      </c>
+      <c r="B595" s="0" t="s">
+        <v>991</v>
+      </c>
+    </row>
+    <row r="596">
+      <c r="A596" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="B596" s="0" t="s">
+        <v>993</v>
+      </c>
+    </row>
+    <row r="597">
+      <c r="A597" s="0" t="s">
+        <v>994</v>
+      </c>
+      <c r="B597" s="0" t="s">
+        <v>995</v>
+      </c>
+    </row>
+    <row r="598">
+      <c r="A598" s="0" t="s">
+        <v>996</v>
+      </c>
+      <c r="B598" s="0" t="s">
+        <v>997</v>
+      </c>
+    </row>
+    <row r="599">
+      <c r="A599" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="B599" s="0" t="s">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="600">
+      <c r="A600" s="0" t="s">
+        <v>1000</v>
+      </c>
+      <c r="B600" s="0" t="s">
+        <v>1001</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData/>
   <headerFooter/>
 </worksheet>
 </file>